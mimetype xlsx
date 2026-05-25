--- v0 (2026-02-25)
+++ v1 (2026-05-25)
@@ -6,140 +6,140 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5F18CD7-0142-46C2-8FA5-5A02B6816549}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{E65576EE-1C98-43CC-A267-0E93AB98A87F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4A631DF-F351-4836-9046-41F18A341974}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="921" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="文書審査指摘対応" sheetId="12" state="hidden" r:id="rId1"/>
     <sheet name="様式第18補助金所要額内訳書" sheetId="13" r:id="rId2"/>
     <sheet name="様式第19補助金精算額内訳書" sheetId="20" r:id="rId3"/>
     <sheet name="区市町村向け説明資料関連" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="メモ" sheetId="5" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">様式第18補助金所要額内訳書!$A$1:$O$14</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">様式第19補助金精算額内訳書!$A$1:$O$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">様式第18補助金所要額内訳書!$A$1:$R$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">様式第19補助金精算額内訳書!$A$1:$R$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K12" i="20" l="1"/>
+  <c r="N12" i="20" l="1"/>
+  <c r="L12" i="20"/>
+  <c r="K12" i="20"/>
+  <c r="J12" i="20"/>
   <c r="I12" i="20"/>
-  <c r="H12" i="20"/>
-[...18 lines deleted...]
-  <c r="M7" i="20" s="1"/>
+  <c r="M11" i="20"/>
+  <c r="O11" i="20" s="1"/>
+  <c r="P11" i="20" s="1"/>
+  <c r="M10" i="20"/>
+  <c r="O10" i="20" s="1"/>
+  <c r="P10" i="20" s="1"/>
+  <c r="M9" i="20"/>
+  <c r="O9" i="20" s="1"/>
+  <c r="P9" i="20" s="1"/>
+  <c r="M8" i="20"/>
+  <c r="O8" i="20" s="1"/>
+  <c r="P8" i="20" s="1"/>
+  <c r="M7" i="20"/>
+  <c r="O7" i="20" s="1"/>
+  <c r="P7" i="20" s="1"/>
   <c r="M12" i="20" l="1"/>
+  <c r="O12" i="20" s="1"/>
+  <c r="P12" i="20"/>
+  <c r="N12" i="13"/>
+  <c r="L12" i="13"/>
   <c r="K12" i="13"/>
+  <c r="J12" i="13"/>
   <c r="I12" i="13"/>
-  <c r="H12" i="13"/>
-[...19 lines deleted...]
-  <c r="L12" i="13" s="1"/>
+  <c r="M11" i="13"/>
+  <c r="O11" i="13" s="1"/>
+  <c r="P11" i="13" s="1"/>
+  <c r="M10" i="13"/>
+  <c r="O10" i="13" s="1"/>
+  <c r="P10" i="13" s="1"/>
+  <c r="M9" i="13"/>
+  <c r="O9" i="13" s="1"/>
+  <c r="P9" i="13" s="1"/>
+  <c r="M8" i="13"/>
+  <c r="O8" i="13" s="1"/>
+  <c r="P8" i="13" s="1"/>
+  <c r="M7" i="13"/>
+  <c r="O7" i="13" s="1"/>
+  <c r="P7" i="13" s="1"/>
+  <c r="P12" i="13" l="1"/>
+  <c r="M12" i="13"/>
+  <c r="O12" i="13" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="69">
   <si>
     <t>（総論）</t>
   </si>
   <si>
     <t>・実施要綱と補助金交付要綱を同一で起案していることについて、指摘が入る可能性があることにご留意ください。</t>
   </si>
   <si>
     <t>（昨年度、同様の案件で次長から指摘を受けていた案件があったかと思います。）</t>
   </si>
   <si>
     <t>⇒昨年度指摘事案を把握できておらず申し訳ございません。現時点での修正が難しいのでこのままとさせてください。</t>
     <rPh sb="1" eb="4">
       <t>サクネンド</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シテキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジアン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ハアク</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>モウ</t>
@@ -373,54 +373,50 @@
       <t>ナド</t>
     </rPh>
     <rPh sb="166" eb="168">
       <t>シュウセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・別紙１（様式第１関係）について、別表２や様式第４とも関係すると思われますが、このタイトルで問題ないでしょうか。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⇒様式第４の別紙にもなるので、「別紙１（様式第１及び様式第４関係）」と修正しました</t>
     <rPh sb="6" eb="8">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>シュウセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和　　年度　補助金所要額内訳書</t>
-[...2 lines deleted...]
-  <si>
     <t>No.</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>アクセス
 ポイント数</t>
     <rPh sb="9" eb="10">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　補助事業の規模</t>
     <rPh sb="1" eb="3">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キボ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
@@ -891,85 +887,74 @@
       <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※自動販売機は所在地が異なるものを１か所とする
 ※自動販売機当たりの内訳がない費用の場合はアクセスポイント数で案分する</t>
     <rPh sb="1" eb="6">
       <t>ジドウハンバイキ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="25" eb="30">
       <t>ジドウハンバイキ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ウチワケ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和　　年度　補助金精算額内訳書</t>
-[...5 lines deleted...]
-  <si>
     <t>自動販売機</t>
     <rPh sb="0" eb="2">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ハンバイキ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>管理番号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>設置場所（所在地）</t>
-[...2 lines deleted...]
-  <si>
     <t>様式第18（様式第１及び様式第４関係）</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ダイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カンケイ</t>
     </rPh>
@@ -981,57 +966,167 @@
       <t>ホジョ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>様式第19（様式第10関係）</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>設置場所</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>緯度</t>
+    <rPh sb="0" eb="2">
+      <t>イド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>経度</t>
+    <rPh sb="0" eb="2">
+      <t>ケイド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>補助対象エリア区分</t>
+    <rPh sb="0" eb="2">
+      <t>ホジョ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>都内の駅周辺、公園、島しょ地域等</t>
+    <rPh sb="0" eb="2">
+      <t>トナイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウヘン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウエン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ナド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>令和８</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年度　補助金精算額内訳書</t>
+    </r>
+    <rPh sb="9" eb="11">
+      <t>セイサン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>令和８年度</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　補助金所要額内訳書</t>
+    </r>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -1098,50 +1193,57 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="4"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
@@ -1178,258 +1280,256 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="4" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -3750,933 +3850,1017 @@
       </c>
     </row>
     <row r="27" spans="2:2" ht="36" x14ac:dyDescent="0.45">
       <c r="B27" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="2:2" x14ac:dyDescent="0.45">
       <c r="B28" s="15" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E70E0D9F-EA5A-475A-BB1E-4C659551F28F}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:N23"/>
+  <dimension ref="B1:Q23"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showZeros="0" topLeftCell="K1" zoomScale="99" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.3984375" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="28.19921875" style="4" customWidth="1"/>
-    <col min="5" max="5" width="27.8984375" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="9" style="4"/>
+    <col min="5" max="7" width="27.8984375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="33.59765625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="11" style="5" customWidth="1"/>
+    <col min="10" max="10" width="21.59765625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="19" style="5" customWidth="1"/>
+    <col min="12" max="12" width="19" style="29" customWidth="1"/>
+    <col min="13" max="16" width="15.19921875" style="30" customWidth="1"/>
+    <col min="17" max="17" width="17.5" style="4" customWidth="1"/>
+    <col min="18" max="18" width="1.3984375" style="4" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B1" s="21" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-    <row r="3" spans="2:14" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
+        <v>58</v>
+      </c>
+      <c r="Q1" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="2:17" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B3" s="41" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
-    </row>
-[...1 lines deleted...]
-    <row r="5" spans="2:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+    </row>
+    <row r="4" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="5" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B5" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="50"/>
+      <c r="E5" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="I5" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="49" t="s">
-[...4 lines deleted...]
-      <c r="F5" s="46" t="s">
+      <c r="J5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="44"/>
-[...1 lines deleted...]
-      <c r="J5" s="47" t="s">
+      <c r="N5" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="K5" s="42" t="s">
+      <c r="O5" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="42" t="s">
+      <c r="P5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="M5" s="42" t="s">
+      <c r="Q5" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="44" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+    </row>
+    <row r="6" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B6" s="44"/>
       <c r="C6" s="10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F6" s="46"/>
+        <v>62</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>63</v>
+      </c>
       <c r="G6" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" s="46"/>
+      <c r="J6" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="L6" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="I6" s="32" t="s">
-[...8 lines deleted...]
-    <row r="7" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="M6" s="48"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="44"/>
+    </row>
+    <row r="7" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B7" s="18">
         <v>1</v>
       </c>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
-      <c r="F7" s="22"/>
-[...4 lines deleted...]
-        <f t="shared" ref="J7:J9" si="0">G7+H7+I7</f>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="23">
+        <f t="shared" ref="M7:M9" si="0">J7+K7+L7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="34"/>
-[...1 lines deleted...]
-        <f t="shared" ref="L7:L10" si="1">J7-K7</f>
+      <c r="N7" s="33"/>
+      <c r="O7" s="24">
+        <f t="shared" ref="O7:O10" si="1">M7-N7</f>
         <v>0</v>
       </c>
-      <c r="M7" s="24">
-        <f>MIN(ROUNDDOWN(L7/2,-3),3000000)</f>
+      <c r="P7" s="24">
+        <f>MIN(ROUNDDOWN(O7/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N7" s="18"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q7" s="18"/>
+    </row>
+    <row r="8" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="11">
         <v>2</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
-      <c r="F8" s="7"/>
-[...3 lines deleted...]
-      <c r="J8" s="25">
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="36"/>
-      <c r="L8" s="8">
+      <c r="N8" s="35"/>
+      <c r="O8" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="24">
-        <f t="shared" ref="M8:M10" si="2">MIN(ROUNDDOWN(L8/2,-3),3000000)</f>
+      <c r="P8" s="24">
+        <f>MIN(ROUNDDOWN(O8/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N8" s="11"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="11">
         <v>3</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
-      <c r="F9" s="7"/>
-[...3 lines deleted...]
-      <c r="J9" s="25">
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="36"/>
-      <c r="L9" s="8">
+      <c r="N9" s="35"/>
+      <c r="O9" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="24">
-        <f t="shared" si="2"/>
+      <c r="P9" s="24">
+        <f>MIN(ROUNDDOWN(O9/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="11"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
-      <c r="F10" s="7"/>
-[...3 lines deleted...]
-        <f>G10+H10+L23</f>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="M10" s="25">
+        <f>J10+K10+O23</f>
         <v>0</v>
       </c>
-      <c r="K10" s="36"/>
-      <c r="L10" s="8">
+      <c r="N10" s="35"/>
+      <c r="O10" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="24">
-        <f t="shared" si="2"/>
+      <c r="P10" s="24">
+        <f>MIN(ROUNDDOWN(O10/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="11"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="11">
         <v>5</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="19"/>
-[...5 lines deleted...]
-        <f t="shared" ref="J11:J12" si="3">G11+H11+I11</f>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="27">
+        <f t="shared" ref="M11:M12" si="2">J11+K11+L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="38"/>
-[...1 lines deleted...]
-        <f t="shared" ref="L11:L12" si="4">J11-K11</f>
+      <c r="N11" s="37"/>
+      <c r="O11" s="28">
+        <f t="shared" ref="O11:O12" si="3">M11-N11</f>
         <v>0</v>
       </c>
-      <c r="M11" s="26">
-        <f t="shared" ref="M11" si="5">MIN(ROUNDDOWN(L11/2,-3),3000000)</f>
+      <c r="P11" s="24">
+        <f>MIN(ROUNDDOWN(O11/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="17"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q11" s="17"/>
+    </row>
+    <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E12" s="4"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="11" t="s">
+        <v>34</v>
       </c>
       <c r="I12" s="8">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="12">
-        <f t="shared" si="3"/>
+      <c r="J12" s="8">
+        <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <f>SUM(K7:K11)</f>
         <v>0</v>
       </c>
       <c r="L12" s="8">
-        <f t="shared" si="4"/>
+        <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="8">
-        <f>SUM(M7:M11)</f>
+      <c r="M12" s="12">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N12" s="11"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="N12" s="8">
+        <f>SUM(N7:N11)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="8">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="8">
+        <f>SUM(P7:P11)</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="2:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="E13" s="45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F13" s="45"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
-      <c r="J13" s="13"/>
-[...6 lines deleted...]
-      <c r="L23" s="35"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+    </row>
+    <row r="14" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="23" spans="15:15" x14ac:dyDescent="0.45">
+      <c r="O23" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="B3:N3"/>
+  <mergeCells count="12">
+    <mergeCell ref="B3:Q3"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="E13:L13"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
-    <mergeCell ref="E13:I13"/>
-[...6 lines deleted...]
-    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:G5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B5FAE59-3495-4BDF-B40D-082225163C42}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:N23"/>
+  <dimension ref="B1:Q23"/>
   <sheetViews>
-    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" topLeftCell="K1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="1" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.3984375" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="28.19921875" style="4" customWidth="1"/>
-    <col min="5" max="5" width="27.8984375" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="9" style="4"/>
+    <col min="5" max="7" width="27.8984375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="33.59765625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="11" style="5" customWidth="1"/>
+    <col min="10" max="10" width="21.59765625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="19" style="5" customWidth="1"/>
+    <col min="12" max="12" width="19" style="29" customWidth="1"/>
+    <col min="13" max="16" width="15.19921875" style="30" customWidth="1"/>
+    <col min="17" max="17" width="17.5" style="4" customWidth="1"/>
+    <col min="18" max="18" width="1.3984375" style="4" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-[...28 lines deleted...]
-    <row r="5" spans="2:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="Q1" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+    </row>
+    <row r="3" spans="2:17" ht="28.2" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="4" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="5" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B5" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="51"/>
+      <c r="E5" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="I5" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="49" t="s">
-[...4 lines deleted...]
-      <c r="F5" s="46" t="s">
+      <c r="J5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="44"/>
-[...1 lines deleted...]
-      <c r="J5" s="47" t="s">
+      <c r="N5" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="K5" s="42" t="s">
+      <c r="O5" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="42" t="s">
+      <c r="P5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="M5" s="42" t="s">
+      <c r="Q5" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="44" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+    </row>
+    <row r="6" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B6" s="44"/>
       <c r="C6" s="10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F6" s="46"/>
+        <v>62</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>63</v>
+      </c>
       <c r="G6" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" s="46"/>
+      <c r="J6" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="L6" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="I6" s="32" t="s">
-[...8 lines deleted...]
-    <row r="7" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="M6" s="48"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="44"/>
+    </row>
+    <row r="7" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B7" s="18">
         <v>1</v>
       </c>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
-      <c r="F7" s="22"/>
-[...4 lines deleted...]
-        <f t="shared" ref="J7:J9" si="0">G7+H7+I7</f>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="23">
+        <f t="shared" ref="M7:M9" si="0">J7+K7+L7</f>
         <v>0</v>
       </c>
-      <c r="K7" s="34"/>
-[...1 lines deleted...]
-        <f t="shared" ref="L7:L12" si="1">J7-K7</f>
+      <c r="N7" s="33"/>
+      <c r="O7" s="24">
+        <f t="shared" ref="O7:O12" si="1">M7-N7</f>
         <v>0</v>
       </c>
-      <c r="M7" s="24">
-        <f>MIN(ROUNDDOWN(L7/2,-3),3000000)</f>
+      <c r="P7" s="24">
+        <f>MIN(ROUNDDOWN(O7/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N7" s="18"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q7" s="18"/>
+    </row>
+    <row r="8" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="11">
         <v>2</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
-      <c r="F8" s="7"/>
-[...3 lines deleted...]
-      <c r="J8" s="25">
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K8" s="36"/>
-      <c r="L8" s="8">
+      <c r="N8" s="35"/>
+      <c r="O8" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M8" s="24">
-        <f t="shared" ref="M8:M11" si="2">MIN(ROUNDDOWN(L8/2,-3),3000000)</f>
+      <c r="P8" s="24">
+        <f>MIN(ROUNDDOWN(O8/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N8" s="11"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="11">
         <v>3</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
-      <c r="F9" s="7"/>
-[...3 lines deleted...]
-      <c r="J9" s="25">
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K9" s="36"/>
-      <c r="L9" s="8">
+      <c r="N9" s="35"/>
+      <c r="O9" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="24">
-        <f t="shared" si="2"/>
+      <c r="P9" s="24">
+        <f>MIN(ROUNDDOWN(O9/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N9" s="11"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="11">
         <v>4</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
-      <c r="F10" s="7"/>
-[...3 lines deleted...]
-        <f>G10+H10+L23</f>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="M10" s="25">
+        <f>J10+K10+O23</f>
         <v>0</v>
       </c>
-      <c r="K10" s="36"/>
-      <c r="L10" s="8">
+      <c r="N10" s="35"/>
+      <c r="O10" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M10" s="24">
-        <f t="shared" si="2"/>
+      <c r="P10" s="24">
+        <f>MIN(ROUNDDOWN(O10/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N10" s="11"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="11">
         <v>5</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
-      <c r="E11" s="19"/>
-[...5 lines deleted...]
-        <f t="shared" ref="J11:J12" si="3">G11+H11+I11</f>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="27">
+        <f t="shared" ref="M11:M12" si="2">J11+K11+L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="38"/>
-      <c r="L11" s="29">
+      <c r="N11" s="37"/>
+      <c r="O11" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="26">
-        <f t="shared" si="2"/>
+      <c r="P11" s="24">
+        <f>MIN(ROUNDDOWN(O11/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="N11" s="17"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q11" s="17"/>
+    </row>
+    <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="11" t="s">
+        <v>34</v>
       </c>
       <c r="I12" s="8">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="12">
-        <f t="shared" si="3"/>
+      <c r="J12" s="8">
+        <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <f>SUM(K7:K11)</f>
         <v>0</v>
       </c>
       <c r="L12" s="8">
+        <f>SUM(L7:L11)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="12">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="8">
+        <f>SUM(N7:N11)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="8">
-        <f>SUM(M7:M11)</f>
+      <c r="P12" s="8">
+        <f>SUM(P7:P11)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="11"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="2:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="E13" s="45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F13" s="45"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
-      <c r="J13" s="13"/>
-[...6 lines deleted...]
-      <c r="L23" s="35"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+    </row>
+    <row r="14" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="23" spans="15:15" x14ac:dyDescent="0.45">
+      <c r="O23" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="E13:L13"/>
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
-    <mergeCell ref="E13:I13"/>
-[...8 lines deleted...]
-    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="C5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="B1:P1"/>
   <sheetViews>
     <sheetView topLeftCell="O299" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AL326" sqref="AL326"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="13" width="9" style="1"/>
     <col min="14" max="14" width="6" style="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="2"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.45">
       <c r="B1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="P1" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="B3:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="3" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B4" s="1"/>
       <c r="C4" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B5" s="1"/>
       <c r="C5" s="3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
     </row>
     <row r="9" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B11" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
     </row>
     <row r="12" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
     </row>
     <row r="13" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B13" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
     </row>
     <row r="14" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B14" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
     </row>
     <row r="15" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B15" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
     </row>
     <row r="16" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B18" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B19" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B20" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
     </row>
     <row r="21" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B21" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
     </row>
     <row r="22" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B22" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
     </row>
     <row r="23" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
     </row>
     <row r="24" spans="2:7" x14ac:dyDescent="0.45">
       <c r="B24" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>