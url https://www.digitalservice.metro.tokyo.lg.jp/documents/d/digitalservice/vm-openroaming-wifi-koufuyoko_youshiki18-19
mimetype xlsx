--- v1 (2026-05-25)
+++ v2 (2026-08-03)
@@ -1,71 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{E65576EE-1C98-43CC-A267-0E93AB98A87F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4A631DF-F351-4836-9046-41F18A341974}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF1C11EC-CC88-4E70-AA79-778C6AC4BB2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="文書審査指摘対応" sheetId="12" state="hidden" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="メモ" sheetId="5" state="hidden" r:id="rId5"/>
+    <sheet name="様式第18補助金所要額内訳書" sheetId="13" r:id="rId1"/>
+    <sheet name="様式第19補助金精算額内訳書" sheetId="20" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">様式第18補助金所要額内訳書!$A$1:$R$14</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">様式第19補助金精算額内訳書!$A$1:$R$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">様式第18補助金所要額内訳書!$A$1:$R$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">様式第19補助金精算額内訳書!$A$1:$R$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N12" i="20" l="1"/>
   <c r="L12" i="20"/>
@@ -95,921 +86,272 @@
   <c r="K12" i="13"/>
   <c r="J12" i="13"/>
   <c r="I12" i="13"/>
   <c r="M11" i="13"/>
   <c r="O11" i="13" s="1"/>
   <c r="P11" i="13" s="1"/>
   <c r="M10" i="13"/>
   <c r="O10" i="13" s="1"/>
   <c r="P10" i="13" s="1"/>
   <c r="M9" i="13"/>
   <c r="O9" i="13" s="1"/>
   <c r="P9" i="13" s="1"/>
   <c r="M8" i="13"/>
   <c r="O8" i="13" s="1"/>
   <c r="P8" i="13" s="1"/>
   <c r="M7" i="13"/>
   <c r="O7" i="13" s="1"/>
   <c r="P7" i="13" s="1"/>
   <c r="P12" i="13" l="1"/>
   <c r="M12" i="13"/>
   <c r="O12" i="13" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="69">
-[...275 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="27">
   <si>
     <t>No.</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>アクセス
 ポイント数</t>
     <rPh sb="9" eb="10">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　補助事業の規模</t>
     <rPh sb="1" eb="3">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キボ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>事業費(円)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>補助対象外経費
 (円)</t>
     <rPh sb="0" eb="2">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>補助対象経費
 (円)</t>
     <rPh sb="0" eb="2">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>都補助金
 (円)</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>物品費</t>
     <rPh sb="0" eb="2">
       <t>ブッピン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>作業費</t>
     <rPh sb="0" eb="2">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>諸経費</t>
     <rPh sb="0" eb="3">
       <t>ショケイヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
-[...372 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>※自動販売機は所在地が異なるものを１か所とする
 ※自動販売機当たりの内訳がない費用の場合はアクセスポイント数で案分する</t>
     <rPh sb="1" eb="6">
       <t>ジドウハンバイキ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="25" eb="30">
       <t>ジドウハンバイキ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ウチワケ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自動販売機</t>
     <rPh sb="0" eb="2">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ハンバイキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>管理番号</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業者名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>様式第18（様式第１及び様式第４関係）</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ダイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カンケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>自動販売機を活用したOpenRoaming対応Wi-Fi整備補助事業</t>
     <rPh sb="30" eb="32">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ジギョウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>様式第19（様式第10関係）</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カンケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>設置場所</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緯度</t>
     <rPh sb="0" eb="2">
       <t>イド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>経度</t>
     <rPh sb="0" eb="2">
       <t>ケイド</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -1082,101 +424,71 @@
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>令和８年度</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　補助金所要額内訳書</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...28 lines deleted...]
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1221,62 +533,53 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1331,2139 +634,224 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="4" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...1902 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3691,1218 +1079,803 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...139 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E70E0D9F-EA5A-475A-BB1E-4C659551F28F}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q23"/>
   <sheetViews>
-    <sheetView showZeros="0" topLeftCell="K1" zoomScale="99" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView showZeros="0" tabSelected="1" zoomScale="99" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="4" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="1" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="28.19921875" style="1" customWidth="1"/>
+    <col min="5" max="7" width="27.8984375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="33.59765625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11" style="2" customWidth="1"/>
+    <col min="10" max="10" width="21.59765625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="19" style="2" customWidth="1"/>
+    <col min="12" max="12" width="19" style="23" customWidth="1"/>
+    <col min="13" max="16" width="15.19921875" style="24" customWidth="1"/>
+    <col min="17" max="17" width="17.5" style="1" customWidth="1"/>
+    <col min="18" max="18" width="1.3984375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="21" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="B1" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="2" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="2:17" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="41" t="s">
-[...16 lines deleted...]
-      <c r="Q3" s="41"/>
+      <c r="B3" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
     </row>
     <row r="4" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="45"/>
+      <c r="E5" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="49" t="s">
-[...11 lines deleted...]
-      <c r="I5" s="46" t="s">
+      <c r="I5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="35"/>
+      <c r="C6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="44" t="s">
-[...54 lines deleted...]
-      <c r="Q6" s="44"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="40"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="35"/>
     </row>
     <row r="7" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="18">
+      <c r="B7" s="12">
         <v>1</v>
       </c>
-      <c r="C7" s="20"/>
-[...9 lines deleted...]
-      <c r="M7" s="23">
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="17">
         <f t="shared" ref="M7:M9" si="0">J7+K7+L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="33"/>
-      <c r="O7" s="24">
+      <c r="N7" s="27"/>
+      <c r="O7" s="18">
         <f t="shared" ref="O7:O10" si="1">M7-N7</f>
         <v>0</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="18">
         <f>MIN(ROUNDDOWN(O7/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q7" s="18"/>
+      <c r="Q7" s="12"/>
     </row>
     <row r="8" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="11">
+      <c r="B8" s="8">
         <v>2</v>
       </c>
-      <c r="C8" s="10"/>
-[...9 lines deleted...]
-      <c r="M8" s="25">
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N8" s="35"/>
-      <c r="O8" s="8">
+      <c r="N8" s="29"/>
+      <c r="O8" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="18">
         <f>MIN(ROUNDDOWN(O8/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="11"/>
+      <c r="Q8" s="8"/>
     </row>
     <row r="9" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="11">
+      <c r="B9" s="8">
         <v>3</v>
       </c>
-      <c r="C9" s="10"/>
-[...9 lines deleted...]
-      <c r="M9" s="25">
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N9" s="35"/>
-      <c r="O9" s="8">
+      <c r="N9" s="29"/>
+      <c r="O9" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="18">
         <f>MIN(ROUNDDOWN(O9/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="11"/>
+      <c r="Q9" s="8"/>
     </row>
     <row r="10" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="11">
+      <c r="B10" s="8">
         <v>4</v>
       </c>
-      <c r="C10" s="10"/>
-[...8 lines deleted...]
-      <c r="M10" s="25">
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="M10" s="19">
         <f>J10+K10+O23</f>
         <v>0</v>
       </c>
-      <c r="N10" s="35"/>
-      <c r="O10" s="8">
+      <c r="N10" s="29"/>
+      <c r="O10" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="18">
         <f>MIN(ROUNDDOWN(O10/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="11"/>
+      <c r="Q10" s="8"/>
     </row>
     <row r="11" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="11">
+      <c r="B11" s="8">
         <v>5</v>
       </c>
-      <c r="C11" s="10"/>
-[...9 lines deleted...]
-      <c r="M11" s="27">
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="21">
         <f t="shared" ref="M11:M12" si="2">J11+K11+L11</f>
         <v>0</v>
       </c>
-      <c r="N11" s="37"/>
-      <c r="O11" s="28">
+      <c r="N11" s="31"/>
+      <c r="O11" s="22">
         <f t="shared" ref="O11:O12" si="3">M11-N11</f>
         <v>0</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="18">
         <f>MIN(ROUNDDOWN(O11/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="17"/>
+      <c r="Q11" s="11"/>
     </row>
     <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="5"/>
-[...7 lines deleted...]
-      <c r="I12" s="8">
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="5">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="5">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="5">
         <f>SUM(K7:K11)</f>
         <v>0</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="5">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="5">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="5">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="5">
         <f>SUM(P7:P11)</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="11"/>
+      <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="2:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="E13" s="45" t="s">
-[...12 lines deleted...]
-      <c r="P13" s="9"/>
+      <c r="E13" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
     </row>
     <row r="14" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="23" spans="15:15" x14ac:dyDescent="0.45">
-      <c r="O23" s="34"/>
+      <c r="O23" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="E13:L13"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B5FAE59-3495-4BDF-B40D-082225163C42}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q23"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" topLeftCell="K1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="4" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="1" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="28.19921875" style="1" customWidth="1"/>
+    <col min="5" max="7" width="27.8984375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="33.59765625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11" style="2" customWidth="1"/>
+    <col min="10" max="10" width="21.59765625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="19" style="2" customWidth="1"/>
+    <col min="12" max="12" width="19" style="23" customWidth="1"/>
+    <col min="13" max="16" width="15.19921875" style="24" customWidth="1"/>
+    <col min="17" max="17" width="17.5" style="1" customWidth="1"/>
+    <col min="18" max="18" width="1.3984375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="39" t="s">
-[...5 lines deleted...]
-        <v>59</v>
+      <c r="B1" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="Q1" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="2" spans="2:17" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="41" t="s">
-[...16 lines deleted...]
-      <c r="Q2" s="41"/>
+      <c r="B2" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="2:17" ht="28.2" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="4" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="44"/>
+      <c r="E5" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="49" t="s">
-[...11 lines deleted...]
-      <c r="I5" s="46" t="s">
+      <c r="I5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="35"/>
+      <c r="C6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="44" t="s">
-[...54 lines deleted...]
-      <c r="Q6" s="44"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="40"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="35"/>
     </row>
     <row r="7" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="18">
+      <c r="B7" s="12">
         <v>1</v>
       </c>
-      <c r="C7" s="20"/>
-[...9 lines deleted...]
-      <c r="M7" s="23">
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="17">
         <f t="shared" ref="M7:M9" si="0">J7+K7+L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="33"/>
-      <c r="O7" s="24">
+      <c r="N7" s="27"/>
+      <c r="O7" s="18">
         <f t="shared" ref="O7:O12" si="1">M7-N7</f>
         <v>0</v>
       </c>
-      <c r="P7" s="24">
+      <c r="P7" s="18">
         <f>MIN(ROUNDDOWN(O7/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q7" s="18"/>
+      <c r="Q7" s="12"/>
     </row>
     <row r="8" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="11">
+      <c r="B8" s="8">
         <v>2</v>
       </c>
-      <c r="C8" s="10"/>
-[...9 lines deleted...]
-      <c r="M8" s="25">
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N8" s="35"/>
-      <c r="O8" s="8">
+      <c r="N8" s="29"/>
+      <c r="O8" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="18">
         <f>MIN(ROUNDDOWN(O8/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="11"/>
+      <c r="Q8" s="8"/>
     </row>
     <row r="9" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="11">
+      <c r="B9" s="8">
         <v>3</v>
       </c>
-      <c r="C9" s="10"/>
-[...9 lines deleted...]
-      <c r="M9" s="25">
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N9" s="35"/>
-      <c r="O9" s="8">
+      <c r="N9" s="29"/>
+      <c r="O9" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="18">
         <f>MIN(ROUNDDOWN(O9/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q9" s="11"/>
+      <c r="Q9" s="8"/>
     </row>
     <row r="10" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="11">
+      <c r="B10" s="8">
         <v>4</v>
       </c>
-      <c r="C10" s="10"/>
-[...8 lines deleted...]
-      <c r="M10" s="25">
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="M10" s="19">
         <f>J10+K10+O23</f>
         <v>0</v>
       </c>
-      <c r="N10" s="35"/>
-      <c r="O10" s="8">
+      <c r="N10" s="29"/>
+      <c r="O10" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="18">
         <f>MIN(ROUNDDOWN(O10/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="11"/>
+      <c r="Q10" s="8"/>
     </row>
     <row r="11" spans="2:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="11">
+      <c r="B11" s="8">
         <v>5</v>
       </c>
-      <c r="C11" s="10"/>
-[...9 lines deleted...]
-      <c r="M11" s="27">
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="21">
         <f t="shared" ref="M11:M12" si="2">J11+K11+L11</f>
         <v>0</v>
       </c>
-      <c r="N11" s="37"/>
-      <c r="O11" s="28">
+      <c r="N11" s="31"/>
+      <c r="O11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="18">
         <f>MIN(ROUNDDOWN(O11/2,-3),500000)</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="17"/>
+      <c r="Q11" s="11"/>
     </row>
     <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="5"/>
-[...7 lines deleted...]
-      <c r="I12" s="8">
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="5">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="5">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="5">
         <f>SUM(K7:K11)</f>
         <v>0</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="5">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="5">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="5">
         <f>SUM(P7:P11)</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="11"/>
+      <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="2:17" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="E13" s="45" t="s">
-[...12 lines deleted...]
-      <c r="P13" s="9"/>
+      <c r="E13" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
     </row>
     <row r="14" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="23" spans="15:15" x14ac:dyDescent="0.45">
-      <c r="O23" s="34"/>
+      <c r="O23" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="E13:L13"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="C5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>文書審査指摘対応</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>様式第18補助金所要額内訳書</vt:lpstr>
       <vt:lpstr>様式第19補助金精算額内訳書</vt:lpstr>
-      <vt:lpstr>区市町村向け説明資料関連</vt:lpstr>
-      <vt:lpstr>メモ</vt:lpstr>
       <vt:lpstr>様式第18補助金所要額内訳書!Print_Area</vt:lpstr>
       <vt:lpstr>様式第19補助金精算額内訳書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>