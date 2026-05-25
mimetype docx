--- v0 (2025-11-25)
+++ v1 (2026-05-25)
@@ -124,76 +124,83 @@
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A57BB42" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B7A015" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E02537D" w14:textId="68F909E0" w:rsidR="00A717C6" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="6E02537D" w14:textId="2C4B2B66" w:rsidR="00A717C6" w:rsidRDefault="009D0EC2" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="00317F1F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5984F595" w14:textId="5015C3B8" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
@@ -210,113 +217,113 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金交付申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCE388F" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5CB836" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75E6FCD4" w14:textId="7D1CED05" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00FB6EAA">
+    <w:p w14:paraId="75E6FCD4" w14:textId="5163D520" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="009D0EC2" w:rsidP="009D0EC2">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="680" w:hangingChars="300" w:hanging="680"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+        <w:ind w:firstLineChars="100" w:firstLine="227"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="00317F1F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>補助金交付要綱第７条第</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>項の規定に基づき、補助金　　　円の交付について、</w:t>
       </w:r>
       <w:r w:rsidR="00C658C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>関連資料</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を添えて申請します。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397E4CB9" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D522ADA" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1442B847" w14:textId="303BB578" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
@@ -631,51 +638,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63C01E25" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C515E16" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>様式第２（第８条関係）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38935A5E" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:right="227" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>文 書 番 号</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FEA2F7" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:right="227" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -723,74 +729,81 @@
         <w:wordWrap w:val="0"/>
         <w:ind w:left="227" w:rightChars="685" w:right="1553" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>東京都知事</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AE490B" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75416A70" w14:textId="4351902D" w:rsidR="00A717C6" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="75416A70" w14:textId="6CC5D26D" w:rsidR="00A717C6" w:rsidRDefault="004C2015" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="007A1FEF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4735298D" w14:textId="00E8924E" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
@@ -801,105 +814,133 @@
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金交付決定通知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D87D80B" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F780553" w14:textId="59A5CE96" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="3F780553" w14:textId="7C269E26" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="170" w:firstLine="385"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>年　　月　　日付　　第　　号で申請のあった　　年度</w:t>
+        <w:t>年　　月　　日付　　第　　号で申請のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="007A1FEF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidR="00943803" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助金</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>について、</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="007A1FEF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="007579D7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -929,62 +970,75 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D2B9637" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2EA75A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D70CB3" w14:textId="1E52A4CF" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="54D70CB3" w14:textId="708E1010" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
-        <w:t>１　対象事業及びその内容は、　　　　年　　月　　日付　　第　　号により申請のあった　　年度</w:t>
+        <w:t>１　対象事業及びその内容は、　　　　年　　月　　日付　　第　　号により申請のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="007A1FEF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -1101,51 +1155,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>申請の</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>撤回</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00411377" w14:textId="5A209292" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="00411377" w14:textId="7E78AFFE" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="100" w:left="227" w:right="-1" w:firstLineChars="100" w:firstLine="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助金の交付の決定を受けた</w:t>
       </w:r>
       <w:r w:rsidR="00027BC6" w:rsidRPr="005B172B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -1161,50 +1215,64 @@
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、決定の内容又はこれに付された条件に異議があり、当該申請の撤回をしようとするときは、補助金交付</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>決定通知書</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="00D836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="00D836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年度</w:t>
+      </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="0090173C">
@@ -1213,103 +1281,112 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助金交付要綱</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="002E5390">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="004C2015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="003B1463" w:rsidRPr="00C13A2E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+      <w:r w:rsidR="004C2015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="003B1463" w:rsidRPr="00C13A2E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+      <w:r w:rsidR="00D836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日付</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="004C2015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７デ推推第</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E5390">
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>571</w:t>
+        <w:t>デ推推</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>号。</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>以下「</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付要綱</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -2117,51 +2194,51 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業等の一時停止を命ずることができる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679719B4" w14:textId="1F124D2A" w:rsidR="0090173C" w:rsidRDefault="0090173C" w:rsidP="0090173C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第５　状況報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA43F66" w14:textId="1E63A4F3" w:rsidR="0090173C" w:rsidRPr="001F3498" w:rsidRDefault="0090173C" w:rsidP="001F3498">
+    <w:p w14:paraId="2AA43F66" w14:textId="3E160BA5" w:rsidR="0090173C" w:rsidRPr="001F3498" w:rsidRDefault="0090173C" w:rsidP="001F3498">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="453" w:hangingChars="200" w:hanging="453"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　１　</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
@@ -2208,59 +2285,59 @@
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日まで</w:t>
       </w:r>
       <w:r w:rsidR="004F1760">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の間</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>に自動販売機を活用した</w:t>
+        <w:t>に</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>OpenRoaming対応Wi-Fiの利用状況報告書（別記様式第</w:t>
+        <w:t>利用状況報告書（別記様式第</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="004F1760">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>により</w:t>
       </w:r>
@@ -2992,68 +3069,76 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対象事業完了後に、消費税及び地方消費税の申告により補助金に係る消費税等仕入控除税額が確定した場合には、消費税額及び地方消費税額の確定に伴う報告書（別記様式第12）を速やかに知事に提出しなければならない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBEBCFC" w14:textId="70DE7E1E" w:rsidR="006115C0" w:rsidRPr="001F3498" w:rsidRDefault="000E18B6" w:rsidP="001F3498">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>２　知事は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72843">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の報告書の提出があった場合には、当該消費税等仕入控除税額の全部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>２　知事は、</w:t>
-[...15 lines deleted...]
-        <w:t>の報告書の提出があった場合には、当該消費税等仕入控除税額の全部又は一部の返還を請求するものとする。</w:t>
+        <w:t>又は一部の返還を請求するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3964C56C" w14:textId="7BCFB89E" w:rsidR="006115C0" w:rsidRPr="001F3498" w:rsidRDefault="006115C0" w:rsidP="006115C0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第９　</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -4057,60 +4142,51 @@
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助事業の完了した日の属する年度の翌年度の初めから起算して</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>を経過し</w:t>
-[...8 lines deleted...]
-        <w:t>た日以降、</w:t>
+        <w:t>を経過した日以降、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が経過する日までに</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>中止した場合　補助金の５分の３に相当する額</w:t>
       </w:r>
@@ -4120,50 +4196,51 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E6FBF0" w14:textId="77777777" w:rsidR="00A95E72" w:rsidRPr="00B568A4" w:rsidRDefault="00A95E72" w:rsidP="00C152F3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="680" w:hangingChars="200" w:hanging="453"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（４）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助事業の完了した日の属する年度の翌年度の初めから起算して</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を経過した日以降、</w:t>
@@ -5268,51 +5345,50 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に通知するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8262BB" w14:textId="2315CD57" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:right="-1" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>知事は、</w:t>
       </w:r>
       <w:r w:rsidR="006B70FF" w:rsidRPr="005B172B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -5326,51 +5402,60 @@
         </w:rPr>
         <w:t>が取得財産</w:t>
       </w:r>
       <w:r w:rsidR="00006F56">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>処分することにより、収入があり、又は収入があると認められるときは、その収入の全部又は一部を</w:t>
+        <w:t>処分することにより、収入があり、又は収入が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>あると認められるときは、その収入の全部又は一部を</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>知事に</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>納付させることができるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E124EC4" w14:textId="0FDE4FDC" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:right="-1" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
@@ -6018,50 +6103,64 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="227" w:right="-1" w:firstLineChars="100" w:firstLine="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41DEFF06" w14:textId="77777777" w:rsidR="00D54F93" w:rsidRDefault="00D54F93" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="14412CD9" w14:textId="77777777" w:rsidR="004C2015" w:rsidRDefault="004C2015" w:rsidP="00B82021">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6E8C090A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第３（第９条関係）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D43B7CD" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:right="227" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
@@ -6129,74 +6228,81 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DE88EA" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E376846" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144FD554" w14:textId="7FC0422B" w:rsidR="00A717C6" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="144FD554" w14:textId="2362374F" w:rsidR="00A717C6" w:rsidRDefault="004C2015" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA83B98" w14:textId="55DCD7CE" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
@@ -6214,78 +6320,92 @@
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>交付申請撤回届出書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6702FADA" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785E65B8" w14:textId="40CFA4E4" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="785E65B8" w14:textId="6EC99A58" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="170" w:firstLine="385"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年　　月　　日付　　第　　号で</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>交付決定通知の</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>あった　　年度</w:t>
+        <w:t>あった</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -6305,50 +6425,57 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>について</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>決定内容又はこれに付された条件のうち、下記の事項について不服があるので、</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -6531,85 +6658,76 @@
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75AD7CFC" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00E62BD8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02603529" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="3FE415B3" w14:textId="5CD06D5B" w:rsidR="002E6C43" w:rsidRPr="002032B7" w:rsidRDefault="002E6C43" w:rsidP="002032B7">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:sectPr w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidSect="002E6C43">
+        <w:sectPr w:rsidR="002E6C43" w:rsidRPr="002032B7" w:rsidSect="002E6C43">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash" w:start="15"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="411" w:charSpace="3430"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2C214986" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C214986" w14:textId="24A54E90" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第４（第10条関係）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140E6DD4" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:right="227" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
@@ -6676,73 +6794,80 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550B345D" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E4C60D" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9C13C8" w14:textId="04D02174" w:rsidR="00A717C6" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="0B9C13C8" w14:textId="5CD51105" w:rsidR="00A717C6" w:rsidRDefault="004C2015" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488EBAA3" w14:textId="5BD4BE79" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="00F45620" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -6762,161 +6887,175 @@
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>申請内容変更承認申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269AD7DB" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D57C1D4" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB3B09D" w14:textId="58444638" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="4AB3B09D" w14:textId="47332744" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>年　　月　　日付　　第　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="009A36D7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="00AD18CB" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidR="00AD18CB" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助金</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>申請内容を、下記のとおり変更したいので、</w:t>
       </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
+      </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>補助金交付要綱第</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>条第１項の規定に基づき、承認を申請します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8B65A1" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="6A8B65A1" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="004C2015" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C6AF3A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613D0076" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
@@ -7002,51 +7141,51 @@
       </w:r>
       <w:r w:rsidR="006A2E58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>補助金所要額</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>内訳書（</w:t>
       </w:r>
       <w:r w:rsidR="009A36D7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>別</w:t>
       </w:r>
       <w:r w:rsidR="00006F56">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>記様式第18</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0884CCF8" w14:textId="7E0D309D" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="009A36D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5655"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -7149,65 +7288,69 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425F9DDA" w14:textId="77777777" w:rsidR="009A36D7" w:rsidRDefault="009A36D7" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E385DC" w14:textId="77777777" w:rsidR="009A36D7" w:rsidRDefault="009A36D7" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B512212" w14:textId="77777777" w:rsidR="009A36D7" w:rsidRDefault="009A36D7" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664FE259" w14:textId="77777777" w:rsidR="00DC0197" w:rsidRDefault="00DC0197" w:rsidP="002E6C43">
-[...13 lines deleted...]
-    <w:p w14:paraId="399CA963" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="02B4DBD3" w14:textId="43002795" w:rsidR="007F7439" w:rsidRDefault="007F7439">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E942AA7" w14:textId="77777777" w:rsidR="002032B7" w:rsidRDefault="002032B7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399CA963" w14:textId="1140EC45" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第５（第10条関係）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1AFC61" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:right="227" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
@@ -7256,130 +7399,150 @@
       <w:pPr>
         <w:ind w:rightChars="685" w:right="1553"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>東京都知事</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BCEA95" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:leftChars="2900" w:left="6803" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763F40AB" w14:textId="46D71449" w:rsidR="00A717C6" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="763F40AB" w14:textId="2191D31D" w:rsidR="00A717C6" w:rsidRDefault="004C2015" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B804C38" w14:textId="302E2B48" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="257" w:hangingChars="100" w:hanging="257"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金決定額変更通知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F8BE03" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189E3F60" w14:textId="2D355F97" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="004F4305">
+    <w:p w14:paraId="189E3F60" w14:textId="10763AF1" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="004F4305">
       <w:pPr>
         <w:ind w:firstLineChars="288" w:firstLine="653"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
-        <w:t>年　　月　　日付　　第　　号で変更申請のあった　　年度</w:t>
+        <w:t>年　　月　　日付　　第　　号で変更申請のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2015" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -7446,62 +7609,75 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25256A48" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276B0554" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB831B2" w14:textId="30F60426" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="4FB831B2" w14:textId="22BFDDDC" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="227" w:hangingChars="100" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
-        <w:t>１　変更後の対象事業及びその内容は、　　　　年　　月　　日付　　第　　号により申請のあった　　年度</w:t>
+        <w:t>１　変更後の対象事業及びその内容は、　　　　年　　月　　日付　　第　　号により申請のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fiの整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -7629,122 +7805,209 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>申請の</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>撤回</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564952A5" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
+    <w:p w14:paraId="564952A5" w14:textId="7EC4F952" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="100" w:left="227" w:right="-1" w:firstLineChars="100" w:firstLine="227"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助金の交付の決定を受けた</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機事業者、通信事業者（以下「補助事業者」という。）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、決定の内容又はこれに付された条件に異議があり、当該申請の撤回をしようとするときは、補助金交付</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>決定通知書</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（自動販売機を活用したOpenRoaming対応Wi-Fi整備補助事業補助金交付要綱</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B82021">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B82021">
+      <w:r w:rsidR="009D13A8" w:rsidRPr="00D836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自動販売機を活用したOpenRoaming対応Wi-Fi整備補助事業補助金交付要綱</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00D836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日付</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７デ推推第571号。</w:t>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>デ推推</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96557" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>以下「</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付要綱</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>」という。）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -8463,51 +8726,51 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業等の一時停止を命ずることができる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDFC5E6" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第５　状況報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B7D1B0" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
+    <w:p w14:paraId="36B7D1B0" w14:textId="209550B0" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="453" w:hangingChars="200" w:hanging="453"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　１　</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
@@ -8538,51 +8801,51 @@
         </w:rPr>
         <w:t>毎年度の利用状況を、翌年度の４月１日から</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４月30日まで</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の間</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>に自動販売機を活用したOpenRoaming対応Wi-Fiの利用状況報告書（別記様式第</w:t>
+        <w:t>に利用状況報告書（別記様式第</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>により</w:t>
       </w:r>
@@ -9086,52 +9349,60 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対象事業完了後に、消費税及び地方消費税の申告により補助金に係る消費税等仕入控除税額が確定した場合には、消費税額及び地方消費税額の確定に伴う報告書（別記様式第12）を速やかに知事に提出しなければならない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B54681B" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>２　知事は、１の報告書の提出があった場合には、当該消費税等仕入控除税額の全部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>２　知事は、１の報告書の提出があった場合には、当該消費税等仕入控除税額の全部又は一部の返還を請求するものとする。</w:t>
+        <w:t>又は一部の返還を請求するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102A9E84" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第９　補助金の支払</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0FE51A" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
@@ -9927,105 +10198,97 @@
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助事業の完了した日の属する年度の翌年度の初めから起算して</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>を経過し</w:t>
-[...8 lines deleted...]
-        <w:t>た日以降、</w:t>
+        <w:t>を経過した日以降、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が経過する日までに</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">中止した場合　補助金の５分の３に相当する額 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1624ED7E" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="680" w:hangingChars="200" w:hanging="453"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（４）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助事業の完了した日の属する年度の翌年度の初めから起算して</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を経過した日以降、</w:t>
@@ -10954,101 +11217,109 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に通知するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246E5ED2" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:right="-1" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>知事は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>補助事業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が取得財産</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>等を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>処分することにより、収入があり、又は収入が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82021">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>５</w:t>
-[...48 lines deleted...]
-        <w:t>処分することにより、収入があり、又は収入があると認められるときは、その収入の全部又は一部を</w:t>
+        <w:t>あると認められるときは、その収入の全部又は一部を</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>知事に</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82021">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>納付させることができるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393873DC" w14:textId="77777777" w:rsidR="00B82021" w:rsidRPr="00B82021" w:rsidRDefault="00B82021" w:rsidP="00B82021">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="454" w:right="-1" w:hangingChars="100" w:hanging="227"/>
         <w:jc w:val="left"/>
@@ -11671,64 +11942,78 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642686CC" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="350E2663" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AE37B7A" w14:textId="693042DE" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="7AE37B7A" w14:textId="0E3BEFCB" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　年度</w:t>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -11774,109 +12059,123 @@
         <w:t>中止（廃止）</w:t>
       </w:r>
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>承認申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7E9714" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6976CA35" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D383B55" w14:textId="1508EB14" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="0D383B55" w14:textId="1B453D57" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="00AD18CB" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、下記のとおり（中止</w:t>
       </w:r>
       <w:r w:rsidR="00CC253B" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>廃止）したいので</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
@@ -12090,73 +12389,80 @@
     <w:p w14:paraId="040E47EF" w14:textId="34FA9932" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00C13A2E">
       <w:pPr>
         <w:ind w:right="1483"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>東京都知事</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EA5FC9" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64697231" w14:textId="665A4262" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="64697231" w14:textId="44285530" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="009D13A8" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4EA947" w14:textId="0AED2583" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="0043152A" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -12186,109 +12492,123 @@
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>中止（廃止）</w:t>
       </w:r>
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>承認（非承認）決定通知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C0DCB7" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBB6AB5" w14:textId="347026A9" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00C13A2E">
+    <w:p w14:paraId="3DBB6AB5" w14:textId="4A4EFE6F" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00C13A2E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　　号により</w:t>
       </w:r>
       <w:r w:rsidR="00DA28B9" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承認申請のあった</w:t>
       </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="00AD18CB" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -12615,76 +12935,83 @@
         <w:t xml:space="preserve">申請者　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB16458" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56637423" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406B3955" w14:textId="7DD1F6BA" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="406B3955" w14:textId="7A07462D" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="009D13A8" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C834AD1" w14:textId="1F405146" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -12703,51 +13030,51 @@
         <w:t>補助金に係る事故報告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DA2512" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62CCE1CD" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FF7380" w14:textId="4994B352" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="68FF7380" w14:textId="5383BB45" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
@@ -12804,56 +13131,63 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>号で交付決定通知のあった</w:t>
       </w:r>
+      <w:r w:rsidR="009D13A8" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>OpenRoaming</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -12866,50 +13200,57 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業について、</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>下記の事故が発生したので、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -13362,74 +13703,81 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFEB57A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2884D680" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACB92A1" w14:textId="182B0E58" w:rsidR="006D0ADA" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="006D0ADA">
+    <w:p w14:paraId="2ACB92A1" w14:textId="30ABEB94" w:rsidR="006D0ADA" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="006D0ADA">
       <w:pPr>
         <w:ind w:left="513" w:hangingChars="200" w:hanging="513"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="004F4305">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="006D0ADA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFB458B" w14:textId="6C080452" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="0043152A" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="513" w:hangingChars="200" w:hanging="513"/>
         <w:jc w:val="center"/>
@@ -13466,67 +13814,74 @@
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>状況等報告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA7C122" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DA914D0" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00433761" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9032EB" w14:textId="0A9AA964" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="7A9032EB" w14:textId="7FB422D3" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -13537,50 +13892,57 @@
         <w:t>補助金に</w:t>
       </w:r>
       <w:r w:rsidR="00C7755C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidR="00491A7C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>状況等について、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
@@ -13650,66 +14012,60 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6DE08C" w14:textId="1A03C51D" w:rsidR="0024501F" w:rsidRPr="0024501F" w:rsidRDefault="00E16218" w:rsidP="0024501F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk211614111"/>
       <w:r w:rsidR="0024501F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稼働状況等</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4B4C051E" w14:textId="6DB696E2" w:rsidR="0024501F" w:rsidRDefault="0024501F" w:rsidP="0024501F">
+    <w:p w14:paraId="4B4C051E" w14:textId="0089687C" w:rsidR="0024501F" w:rsidRDefault="0024501F" w:rsidP="0024501F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024501F">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fiの稼働状況</w:t>
       </w:r>
       <w:r w:rsidRPr="0024501F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> （</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変化あり　・　変化なし</w:t>
       </w:r>
       <w:r w:rsidRPr="0024501F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r>
@@ -13981,64 +14337,78 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073EF63B" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1578F799" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CBF6AF8" w14:textId="4118C3C6" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="5CBF6AF8" w14:textId="3F5DC4C3" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　年度</w:t>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -14076,110 +14446,124 @@
         </w:rPr>
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>実績報告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F837E5" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A85183E" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EFFEA5F" w14:textId="63BB8CB2" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="6EFFEA5F" w14:textId="3CA8F3E9" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が（完了・中止・廃止）</w:t>
       </w:r>
       <w:r w:rsidR="00307323">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ましたので、</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
+      </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
@@ -14207,51 +14591,51 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条第1項の規定に基づき、その実績について、関</w:t>
       </w:r>
       <w:r w:rsidR="00A32564">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連資料</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を添えて報告します。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACF3545" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3B9486" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="2A3B9486" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="005D0370" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABDA747" w14:textId="432AB47E" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -14682,73 +15066,80 @@
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>東京都知事</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B232AE3" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="794" w:firstLine="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F312852" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE4B42C" w14:textId="0F5E40B2" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="2BE4B42C" w14:textId="308F5713" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE0C26A" w14:textId="190B5082" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -14756,110 +15147,130 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>金額確定通知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8F52D1" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="516914EF" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4754FC26" w14:textId="77D30C35" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="4754FC26" w14:textId="38A203D7" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="398" w:firstLine="902"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年　　月　　日付　　第　　号により実績報告のあった　　年度</w:t>
+        <w:t>年　　月　　日付　　第　　号により実績報告のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>OpenRoaming</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>対応</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>について、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
@@ -15047,67 +15458,64 @@
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B18C80" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E67CA0A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBEBCAC" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7292F776" w14:textId="77777777" w:rsidR="00DC0197" w:rsidRDefault="00DC0197" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4110B052" w14:textId="77777777" w:rsidR="00DC0197" w:rsidRPr="00C13A2E" w:rsidRDefault="00DC0197" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6658E08F" w14:textId="72955A6D" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第12（第1</w:t>
       </w:r>
       <w:r w:rsidR="00A717C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -15190,74 +15598,81 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7898F411" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED81EC6" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6421494D" w14:textId="4B2EF301" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="6421494D" w14:textId="07F7B6D5" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C05F1BA" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -15267,91 +15682,105 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>消費税額及び地方消費税額の確定に伴う報告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1755D8" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09452141" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C196FAA" w14:textId="37C5D5C5" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="3C196FAA" w14:textId="3A7A32E9" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業について、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>OpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
@@ -15609,64 +16038,78 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7AD951" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02EF9F3E" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBCC472" w14:textId="4B4FD399" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="3DBCC472" w14:textId="7CFFEC62" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　年度</w:t>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -15683,67 +16126,74 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金請求書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792C33D8" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FCDE23A" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="086C8F2F" w14:textId="1A21146B" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="086C8F2F" w14:textId="011C6058" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　号により確定通知のあった</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業の</w:t>
       </w:r>
@@ -15755,94 +16205,101 @@
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="00C7755C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支払いを受けたいので、</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
+      </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助金交付要綱第1</w:t>
       </w:r>
       <w:r w:rsidR="00A717C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条第２項の規定に基づき、下記のとおり請求します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BDB5D2" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="47BDB5D2" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="005D0370" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53F51886" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBAA158" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
@@ -16107,73 +16564,80 @@
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">東京都知事　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234110CB" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122DFB10" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09055AF3" w14:textId="1C514EA1" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="09055AF3" w14:textId="05407732" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7ED05B" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -16183,71 +16647,78 @@
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金交付決定取消通知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750BEFBF" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65F97788" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6B9411" w14:textId="4D87E8BA" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="2E6B9411" w14:textId="38A8C372" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="453"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　年　　月　　日付　　　　第　　　号により交付決定した</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>OpenRoaming</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -16260,50 +16731,57 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003964B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>について、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -16549,64 +17027,78 @@
     <w:p w14:paraId="05401E37" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D3E446" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>取得財産等管理台帳（取得財産等明細表）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E8FF0F" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="66E8FF0F" w14:textId="3D5EBE16" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>〔　　　　年度〕</w:t>
+        <w:t>〔</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>年度〕</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138DD40B" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="430C6B8F" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="3418" w:firstLine="7750"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -16933,62 +17425,69 @@
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4465AA19" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00E62BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B3B590D" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="00E62BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26C2D4E8" w14:textId="7E796808" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="26C2D4E8" w14:textId="55FA9E86" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:left="907" w:hangingChars="400" w:hanging="907"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（注）１　対象となる取得財産等は、取得価格又は効用の増加価格が</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -17218,73 +17717,80 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458C7BC6" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3975239C" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE3F8DA" w14:textId="40B31624" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="5DE3F8DA" w14:textId="0A86B495" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCEB397" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -17292,97 +17798,111 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助金に係る財産処分承認申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCC6D04" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367EFF08" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410AA1CF" w14:textId="461BDFC5" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="410AA1CF" w14:textId="76AF36D8" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　年　　月　　日付　　第　　号により交付決定のあった</w:t>
       </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
       <w:r w:rsidR="009E4B12" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　年度</w:t>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -17910,73 +18430,80 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7345B781" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549DD529" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46076521" w14:textId="3C8E071B" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="46076521" w14:textId="5D121757" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="005D0370" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13A2E">
+      <w:r w:rsidR="002E6C43" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>補助事業</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BF77A9" w14:textId="271A6B63" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -17984,62 +18511,75 @@
         </w:rPr>
         <w:t>補助金に係る財産処分承認</w:t>
       </w:r>
       <w:r w:rsidR="00943803" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通知</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605E4B9C" w14:textId="77777777" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8788E0" w14:textId="427A02F1" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
+    <w:p w14:paraId="1C8788E0" w14:textId="3AD7E90A" w:rsidR="002E6C43" w:rsidRPr="00C13A2E" w:rsidRDefault="002E6C43" w:rsidP="002E6C43">
       <w:pPr>
         <w:ind w:firstLineChars="588" w:firstLine="1333"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年　　月　　日付　　第　　号により申請のあった　　年度</w:t>
+        <w:t>年　　月　　日付　　第　　号により申請のあった</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用した</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>OpenRoaming</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>対応</w:t>
       </w:r>
@@ -18068,50 +18608,57 @@
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="00C7755C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:r w:rsidR="003C7B53" w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>財産処分</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>については、</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0370" w:rsidRPr="003F4FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和８年度</w:t>
       </w:r>
       <w:r w:rsidR="002E5390">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自動販売機</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13A2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を活用したOpenRoaming対応Wi-Fi整備</w:t>
       </w:r>
       <w:r w:rsidR="00FB6EAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="001F3498">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
@@ -18310,58 +18857,58 @@
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584FFB3C" w14:textId="7439339A" w:rsidR="00AF6E3D" w:rsidRPr="002E6C43" w:rsidRDefault="00AF6E3D" w:rsidP="002E6C43"/>
     <w:sectPr w:rsidR="00AF6E3D" w:rsidRPr="002E6C43" w:rsidSect="00D40937">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="16"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="411" w:charSpace="3430"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67B5D563" w14:textId="77777777" w:rsidR="007078FD" w:rsidRDefault="007078FD">
+    <w:p w14:paraId="1C6F909B" w14:textId="77777777" w:rsidR="007063DC" w:rsidRDefault="007063DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A5E5C4C" w14:textId="77777777" w:rsidR="007078FD" w:rsidRDefault="007078FD">
+    <w:p w14:paraId="6E39CF16" w14:textId="77777777" w:rsidR="007063DC" w:rsidRDefault="007063DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
@@ -18401,58 +18948,58 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC3FAEC" w14:textId="77777777" w:rsidR="007078FD" w:rsidRDefault="007078FD">
+    <w:p w14:paraId="37CDEF0E" w14:textId="77777777" w:rsidR="007063DC" w:rsidRDefault="007063DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45CB69D4" w14:textId="77777777" w:rsidR="007078FD" w:rsidRDefault="007078FD">
+    <w:p w14:paraId="51C23160" w14:textId="77777777" w:rsidR="007063DC" w:rsidRDefault="007063DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00750CB5" w14:textId="0968CBE5" w:rsidR="002E6C43" w:rsidRDefault="002E6C43" w:rsidP="00B80183">
     <w:pPr>
       <w:pStyle w:val="af0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74F2BBF7" w14:textId="3DC1692A" w:rsidR="00B80183" w:rsidRDefault="00B80183" w:rsidP="00B80183">
     <w:pPr>
       <w:pStyle w:val="af0"/>
       <w:jc w:val="center"/>
@@ -20469,56 +21016,56 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="104"/>
+  <w:zoom w:percent="122"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="227"/>
   <w:drawingGridVerticalSpacing w:val="411"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -20598,138 +21145,141 @@
     <w:rsid w:val="000C0CFB"/>
     <w:rsid w:val="000C20DA"/>
     <w:rsid w:val="000C2C64"/>
     <w:rsid w:val="000C3E81"/>
     <w:rsid w:val="000C5E40"/>
     <w:rsid w:val="000C730D"/>
     <w:rsid w:val="000C7C2A"/>
     <w:rsid w:val="000C7F87"/>
     <w:rsid w:val="000D00CB"/>
     <w:rsid w:val="000D4F81"/>
     <w:rsid w:val="000D50AA"/>
     <w:rsid w:val="000D542D"/>
     <w:rsid w:val="000D68A4"/>
     <w:rsid w:val="000D68C1"/>
     <w:rsid w:val="000D7B4C"/>
     <w:rsid w:val="000E18B6"/>
     <w:rsid w:val="000E2955"/>
     <w:rsid w:val="000E364D"/>
     <w:rsid w:val="000E3667"/>
     <w:rsid w:val="000E4B80"/>
     <w:rsid w:val="000F4BF7"/>
     <w:rsid w:val="000F6FAB"/>
     <w:rsid w:val="001000F9"/>
     <w:rsid w:val="00100B27"/>
     <w:rsid w:val="00101758"/>
+    <w:rsid w:val="00102558"/>
     <w:rsid w:val="00102712"/>
     <w:rsid w:val="00104CB9"/>
     <w:rsid w:val="00110A41"/>
     <w:rsid w:val="00110DD0"/>
     <w:rsid w:val="00114A9D"/>
     <w:rsid w:val="001163EA"/>
     <w:rsid w:val="00117DE0"/>
     <w:rsid w:val="00120BA4"/>
-    <w:rsid w:val="00121911"/>
     <w:rsid w:val="00122220"/>
     <w:rsid w:val="001257E8"/>
     <w:rsid w:val="00125CD9"/>
     <w:rsid w:val="00125FD6"/>
     <w:rsid w:val="00127698"/>
     <w:rsid w:val="00131A8E"/>
     <w:rsid w:val="00131C40"/>
     <w:rsid w:val="001332AB"/>
     <w:rsid w:val="00134D50"/>
     <w:rsid w:val="001414AB"/>
     <w:rsid w:val="00141A53"/>
     <w:rsid w:val="00142869"/>
     <w:rsid w:val="00143710"/>
     <w:rsid w:val="00143B70"/>
     <w:rsid w:val="00144FB8"/>
     <w:rsid w:val="0014625F"/>
     <w:rsid w:val="001468EE"/>
     <w:rsid w:val="0014755C"/>
     <w:rsid w:val="00147E2A"/>
     <w:rsid w:val="0015009C"/>
     <w:rsid w:val="00157FB9"/>
+    <w:rsid w:val="001618D7"/>
     <w:rsid w:val="00161CF3"/>
     <w:rsid w:val="00163556"/>
     <w:rsid w:val="00165484"/>
     <w:rsid w:val="00166EBB"/>
     <w:rsid w:val="00170F8D"/>
     <w:rsid w:val="0017597B"/>
     <w:rsid w:val="001814E9"/>
     <w:rsid w:val="0018319E"/>
     <w:rsid w:val="0018349F"/>
     <w:rsid w:val="001844CC"/>
     <w:rsid w:val="0018493C"/>
     <w:rsid w:val="00184D3B"/>
     <w:rsid w:val="00186933"/>
     <w:rsid w:val="00187CFE"/>
     <w:rsid w:val="001917E1"/>
+    <w:rsid w:val="001926AC"/>
     <w:rsid w:val="00192920"/>
     <w:rsid w:val="001936E9"/>
     <w:rsid w:val="00193B27"/>
     <w:rsid w:val="00193FF6"/>
     <w:rsid w:val="001942EF"/>
     <w:rsid w:val="0019598F"/>
     <w:rsid w:val="00195FCD"/>
     <w:rsid w:val="00196C86"/>
     <w:rsid w:val="001973C8"/>
     <w:rsid w:val="001A08BC"/>
     <w:rsid w:val="001A2134"/>
     <w:rsid w:val="001A334D"/>
     <w:rsid w:val="001A423B"/>
     <w:rsid w:val="001A4592"/>
     <w:rsid w:val="001A5CD8"/>
     <w:rsid w:val="001A7003"/>
     <w:rsid w:val="001B1CD8"/>
     <w:rsid w:val="001B3049"/>
     <w:rsid w:val="001C2A0D"/>
-    <w:rsid w:val="001C2C90"/>
     <w:rsid w:val="001C474D"/>
     <w:rsid w:val="001D0334"/>
     <w:rsid w:val="001D219A"/>
     <w:rsid w:val="001D25A8"/>
     <w:rsid w:val="001D2902"/>
     <w:rsid w:val="001D3136"/>
     <w:rsid w:val="001D3180"/>
     <w:rsid w:val="001D3291"/>
     <w:rsid w:val="001D4CFA"/>
     <w:rsid w:val="001E078B"/>
     <w:rsid w:val="001E1097"/>
     <w:rsid w:val="001E2DDE"/>
     <w:rsid w:val="001E39C0"/>
     <w:rsid w:val="001E3AA4"/>
+    <w:rsid w:val="001E4600"/>
     <w:rsid w:val="001E4ED0"/>
     <w:rsid w:val="001E5A81"/>
     <w:rsid w:val="001E60B6"/>
     <w:rsid w:val="001E6C23"/>
     <w:rsid w:val="001F2934"/>
     <w:rsid w:val="001F2A7B"/>
     <w:rsid w:val="001F3498"/>
     <w:rsid w:val="00200185"/>
     <w:rsid w:val="00201EAB"/>
+    <w:rsid w:val="002032B7"/>
     <w:rsid w:val="002042A5"/>
     <w:rsid w:val="00211C6A"/>
     <w:rsid w:val="00212D72"/>
     <w:rsid w:val="00217522"/>
     <w:rsid w:val="0022140C"/>
     <w:rsid w:val="00222FE2"/>
     <w:rsid w:val="00227C47"/>
     <w:rsid w:val="002304AF"/>
     <w:rsid w:val="002316D0"/>
     <w:rsid w:val="00231AE7"/>
     <w:rsid w:val="00237071"/>
     <w:rsid w:val="00237E50"/>
     <w:rsid w:val="0024501F"/>
     <w:rsid w:val="002479C6"/>
     <w:rsid w:val="00252303"/>
     <w:rsid w:val="00252532"/>
     <w:rsid w:val="0025261B"/>
     <w:rsid w:val="00252930"/>
     <w:rsid w:val="00255341"/>
     <w:rsid w:val="00255ADA"/>
     <w:rsid w:val="00255B03"/>
     <w:rsid w:val="00256890"/>
     <w:rsid w:val="002614D0"/>
     <w:rsid w:val="002623D0"/>
     <w:rsid w:val="00262F7A"/>
@@ -20861,148 +21411,153 @@
     <w:rsid w:val="00392C25"/>
     <w:rsid w:val="00392E0E"/>
     <w:rsid w:val="00393188"/>
     <w:rsid w:val="00394A67"/>
     <w:rsid w:val="00395709"/>
     <w:rsid w:val="00395869"/>
     <w:rsid w:val="003964B0"/>
     <w:rsid w:val="003A049A"/>
     <w:rsid w:val="003A15C1"/>
     <w:rsid w:val="003A1806"/>
     <w:rsid w:val="003A4D9F"/>
     <w:rsid w:val="003A5C62"/>
     <w:rsid w:val="003A67DE"/>
     <w:rsid w:val="003A701D"/>
     <w:rsid w:val="003B1463"/>
     <w:rsid w:val="003B2AB9"/>
     <w:rsid w:val="003B46E1"/>
     <w:rsid w:val="003B5046"/>
     <w:rsid w:val="003C206C"/>
     <w:rsid w:val="003C4D72"/>
     <w:rsid w:val="003C6A3D"/>
     <w:rsid w:val="003C75B9"/>
     <w:rsid w:val="003C7B53"/>
     <w:rsid w:val="003D5A0E"/>
     <w:rsid w:val="003D7F9F"/>
+    <w:rsid w:val="003E0453"/>
     <w:rsid w:val="003E1492"/>
     <w:rsid w:val="003F2629"/>
     <w:rsid w:val="003F3196"/>
     <w:rsid w:val="003F442A"/>
+    <w:rsid w:val="003F4FF8"/>
     <w:rsid w:val="003F7D73"/>
     <w:rsid w:val="00400040"/>
     <w:rsid w:val="00400351"/>
     <w:rsid w:val="00402270"/>
     <w:rsid w:val="00405A2C"/>
     <w:rsid w:val="00405F2B"/>
     <w:rsid w:val="0040783B"/>
     <w:rsid w:val="004079F7"/>
     <w:rsid w:val="00411469"/>
     <w:rsid w:val="00412BE4"/>
     <w:rsid w:val="00413CDB"/>
     <w:rsid w:val="00414E76"/>
     <w:rsid w:val="0041515A"/>
     <w:rsid w:val="0041611C"/>
     <w:rsid w:val="00421158"/>
     <w:rsid w:val="00422C3A"/>
+    <w:rsid w:val="004243A7"/>
     <w:rsid w:val="0042591E"/>
     <w:rsid w:val="00425B01"/>
     <w:rsid w:val="00425FD0"/>
     <w:rsid w:val="00430EC3"/>
     <w:rsid w:val="00431332"/>
     <w:rsid w:val="0043152A"/>
     <w:rsid w:val="00433761"/>
     <w:rsid w:val="004339E2"/>
     <w:rsid w:val="00435592"/>
     <w:rsid w:val="0043759A"/>
     <w:rsid w:val="00440DDF"/>
     <w:rsid w:val="00441721"/>
     <w:rsid w:val="0044386A"/>
     <w:rsid w:val="00443925"/>
     <w:rsid w:val="00444869"/>
     <w:rsid w:val="00450464"/>
     <w:rsid w:val="00452004"/>
     <w:rsid w:val="004523A4"/>
     <w:rsid w:val="00452832"/>
     <w:rsid w:val="004528AD"/>
     <w:rsid w:val="00454B90"/>
     <w:rsid w:val="00455958"/>
     <w:rsid w:val="00456E3C"/>
     <w:rsid w:val="004573E1"/>
     <w:rsid w:val="00457DFB"/>
     <w:rsid w:val="00462F81"/>
     <w:rsid w:val="00463650"/>
     <w:rsid w:val="00463E20"/>
     <w:rsid w:val="00466D13"/>
     <w:rsid w:val="00470322"/>
     <w:rsid w:val="00472E47"/>
     <w:rsid w:val="004738D9"/>
     <w:rsid w:val="00474A30"/>
     <w:rsid w:val="00475FA0"/>
     <w:rsid w:val="004769AA"/>
     <w:rsid w:val="00480D5E"/>
     <w:rsid w:val="004826AA"/>
     <w:rsid w:val="004875FD"/>
     <w:rsid w:val="004907C8"/>
     <w:rsid w:val="00491A7C"/>
     <w:rsid w:val="00491B4E"/>
     <w:rsid w:val="0049334D"/>
     <w:rsid w:val="00495224"/>
     <w:rsid w:val="004A0FAA"/>
     <w:rsid w:val="004A126E"/>
     <w:rsid w:val="004A1DDD"/>
     <w:rsid w:val="004A2772"/>
     <w:rsid w:val="004A3578"/>
     <w:rsid w:val="004A3E79"/>
-    <w:rsid w:val="004A5990"/>
     <w:rsid w:val="004B1A10"/>
     <w:rsid w:val="004B3AA4"/>
     <w:rsid w:val="004B58FC"/>
     <w:rsid w:val="004B659E"/>
     <w:rsid w:val="004C1D1F"/>
     <w:rsid w:val="004C1F07"/>
+    <w:rsid w:val="004C2015"/>
     <w:rsid w:val="004C2458"/>
     <w:rsid w:val="004C3724"/>
     <w:rsid w:val="004C64BF"/>
     <w:rsid w:val="004D0446"/>
     <w:rsid w:val="004D0BBC"/>
     <w:rsid w:val="004D37F2"/>
     <w:rsid w:val="004D5641"/>
     <w:rsid w:val="004D6AC9"/>
     <w:rsid w:val="004D76AA"/>
     <w:rsid w:val="004E0074"/>
     <w:rsid w:val="004E4462"/>
     <w:rsid w:val="004E64CE"/>
     <w:rsid w:val="004E76C9"/>
     <w:rsid w:val="004F03AB"/>
     <w:rsid w:val="004F1760"/>
     <w:rsid w:val="004F37D1"/>
     <w:rsid w:val="004F4305"/>
     <w:rsid w:val="004F4FD9"/>
     <w:rsid w:val="00500304"/>
     <w:rsid w:val="00501B76"/>
     <w:rsid w:val="00504AB2"/>
+    <w:rsid w:val="00505E31"/>
     <w:rsid w:val="00506558"/>
+    <w:rsid w:val="00510E35"/>
     <w:rsid w:val="0051691F"/>
     <w:rsid w:val="00516BE7"/>
     <w:rsid w:val="00520F80"/>
     <w:rsid w:val="005210A2"/>
     <w:rsid w:val="00521959"/>
     <w:rsid w:val="005238C8"/>
     <w:rsid w:val="00524454"/>
     <w:rsid w:val="00527147"/>
     <w:rsid w:val="00527F26"/>
     <w:rsid w:val="00530112"/>
     <w:rsid w:val="00530C31"/>
     <w:rsid w:val="0053204B"/>
     <w:rsid w:val="00532129"/>
     <w:rsid w:val="00532650"/>
     <w:rsid w:val="00533189"/>
     <w:rsid w:val="00535B87"/>
     <w:rsid w:val="00540762"/>
     <w:rsid w:val="00540844"/>
     <w:rsid w:val="00542B69"/>
     <w:rsid w:val="00543D06"/>
     <w:rsid w:val="00544B76"/>
     <w:rsid w:val="005476FC"/>
     <w:rsid w:val="005513A4"/>
     <w:rsid w:val="0055146D"/>
     <w:rsid w:val="005518E1"/>
@@ -21019,65 +21574,67 @@
     <w:rsid w:val="00574FBE"/>
     <w:rsid w:val="00575A18"/>
     <w:rsid w:val="00576034"/>
     <w:rsid w:val="0057798D"/>
     <w:rsid w:val="00577D6C"/>
     <w:rsid w:val="00577FA9"/>
     <w:rsid w:val="005803C9"/>
     <w:rsid w:val="0058058E"/>
     <w:rsid w:val="00584416"/>
     <w:rsid w:val="00585A86"/>
     <w:rsid w:val="0059132A"/>
     <w:rsid w:val="0059357F"/>
     <w:rsid w:val="005A044C"/>
     <w:rsid w:val="005A12F9"/>
     <w:rsid w:val="005A3BB4"/>
     <w:rsid w:val="005A5381"/>
     <w:rsid w:val="005A7913"/>
     <w:rsid w:val="005B13D0"/>
     <w:rsid w:val="005B236D"/>
     <w:rsid w:val="005B581A"/>
     <w:rsid w:val="005B7419"/>
     <w:rsid w:val="005C0D2F"/>
     <w:rsid w:val="005C44FE"/>
     <w:rsid w:val="005C4C6C"/>
     <w:rsid w:val="005C7024"/>
+    <w:rsid w:val="005D0370"/>
     <w:rsid w:val="005D053B"/>
     <w:rsid w:val="005D1020"/>
     <w:rsid w:val="005D58FA"/>
     <w:rsid w:val="005D631B"/>
     <w:rsid w:val="005D730C"/>
     <w:rsid w:val="005E4596"/>
     <w:rsid w:val="005E5391"/>
     <w:rsid w:val="005E5E48"/>
     <w:rsid w:val="005E5ECD"/>
     <w:rsid w:val="005E64D0"/>
     <w:rsid w:val="005F0BFA"/>
     <w:rsid w:val="005F1BAC"/>
     <w:rsid w:val="005F3D03"/>
     <w:rsid w:val="005F57A0"/>
     <w:rsid w:val="005F7BA0"/>
+    <w:rsid w:val="00600120"/>
     <w:rsid w:val="006005A7"/>
     <w:rsid w:val="0060442C"/>
     <w:rsid w:val="00605109"/>
     <w:rsid w:val="00605891"/>
     <w:rsid w:val="006115C0"/>
     <w:rsid w:val="00615F28"/>
     <w:rsid w:val="0061603F"/>
     <w:rsid w:val="00616E3B"/>
     <w:rsid w:val="006170A3"/>
     <w:rsid w:val="00617849"/>
     <w:rsid w:val="00620252"/>
     <w:rsid w:val="006203C9"/>
     <w:rsid w:val="0062116C"/>
     <w:rsid w:val="00625257"/>
     <w:rsid w:val="00626AD0"/>
     <w:rsid w:val="00626C22"/>
     <w:rsid w:val="0063161B"/>
     <w:rsid w:val="0063269C"/>
     <w:rsid w:val="006326AA"/>
     <w:rsid w:val="00633780"/>
     <w:rsid w:val="00633D0D"/>
     <w:rsid w:val="006352D0"/>
     <w:rsid w:val="0063607D"/>
     <w:rsid w:val="0064342C"/>
     <w:rsid w:val="00645281"/>
@@ -21089,138 +21646,143 @@
     <w:rsid w:val="00663428"/>
     <w:rsid w:val="00663F24"/>
     <w:rsid w:val="00667DB9"/>
     <w:rsid w:val="0067147F"/>
     <w:rsid w:val="00672BD2"/>
     <w:rsid w:val="00675D55"/>
     <w:rsid w:val="00684677"/>
     <w:rsid w:val="00687ADC"/>
     <w:rsid w:val="0069457C"/>
     <w:rsid w:val="006A073E"/>
     <w:rsid w:val="006A1259"/>
     <w:rsid w:val="006A297C"/>
     <w:rsid w:val="006A2E58"/>
     <w:rsid w:val="006A3FC8"/>
     <w:rsid w:val="006A43A9"/>
     <w:rsid w:val="006A4472"/>
     <w:rsid w:val="006A6161"/>
     <w:rsid w:val="006B07D1"/>
     <w:rsid w:val="006B0C95"/>
     <w:rsid w:val="006B175A"/>
     <w:rsid w:val="006B3193"/>
     <w:rsid w:val="006B4637"/>
     <w:rsid w:val="006B49E4"/>
     <w:rsid w:val="006B4B50"/>
     <w:rsid w:val="006B70FF"/>
-    <w:rsid w:val="006C211B"/>
     <w:rsid w:val="006C21BF"/>
     <w:rsid w:val="006C5D14"/>
     <w:rsid w:val="006C63AB"/>
     <w:rsid w:val="006D018F"/>
     <w:rsid w:val="006D0ADA"/>
     <w:rsid w:val="006D2F93"/>
     <w:rsid w:val="006D3A11"/>
     <w:rsid w:val="006D56A8"/>
     <w:rsid w:val="006D5E26"/>
     <w:rsid w:val="006D71ED"/>
     <w:rsid w:val="006D760B"/>
     <w:rsid w:val="006D77A7"/>
     <w:rsid w:val="006D7F4E"/>
+    <w:rsid w:val="006E0299"/>
+    <w:rsid w:val="006E13C1"/>
     <w:rsid w:val="006E2682"/>
     <w:rsid w:val="006E2720"/>
     <w:rsid w:val="006E456B"/>
     <w:rsid w:val="006E7C08"/>
     <w:rsid w:val="007007EE"/>
+    <w:rsid w:val="007063DC"/>
     <w:rsid w:val="00706E97"/>
     <w:rsid w:val="007072E1"/>
-    <w:rsid w:val="007078FD"/>
     <w:rsid w:val="007105EA"/>
     <w:rsid w:val="0071125D"/>
     <w:rsid w:val="00721B93"/>
     <w:rsid w:val="007244EE"/>
     <w:rsid w:val="00727BB2"/>
     <w:rsid w:val="00731F52"/>
     <w:rsid w:val="00736598"/>
     <w:rsid w:val="00736AC8"/>
     <w:rsid w:val="00736DAF"/>
     <w:rsid w:val="00745D15"/>
     <w:rsid w:val="00745D8C"/>
     <w:rsid w:val="007579D7"/>
     <w:rsid w:val="007601B2"/>
     <w:rsid w:val="007605E7"/>
     <w:rsid w:val="0076227A"/>
     <w:rsid w:val="0076259C"/>
     <w:rsid w:val="00763B26"/>
     <w:rsid w:val="0076652D"/>
     <w:rsid w:val="007670D5"/>
     <w:rsid w:val="007700B9"/>
     <w:rsid w:val="007722FE"/>
     <w:rsid w:val="00772FCD"/>
     <w:rsid w:val="00774A79"/>
     <w:rsid w:val="007750C2"/>
     <w:rsid w:val="00776518"/>
     <w:rsid w:val="00776930"/>
     <w:rsid w:val="007776B9"/>
     <w:rsid w:val="007777E7"/>
     <w:rsid w:val="00781B13"/>
     <w:rsid w:val="00784590"/>
     <w:rsid w:val="00785751"/>
     <w:rsid w:val="00785ACA"/>
     <w:rsid w:val="00785BB1"/>
     <w:rsid w:val="00790F2B"/>
     <w:rsid w:val="00793FA0"/>
     <w:rsid w:val="00794717"/>
     <w:rsid w:val="00796365"/>
     <w:rsid w:val="007A19AB"/>
     <w:rsid w:val="007A1FEF"/>
     <w:rsid w:val="007A4213"/>
     <w:rsid w:val="007A4EE3"/>
     <w:rsid w:val="007A5265"/>
     <w:rsid w:val="007A55BF"/>
+    <w:rsid w:val="007A5BE2"/>
     <w:rsid w:val="007A5E0B"/>
     <w:rsid w:val="007A7B75"/>
+    <w:rsid w:val="007B0FF3"/>
     <w:rsid w:val="007B1829"/>
     <w:rsid w:val="007B191C"/>
     <w:rsid w:val="007B1DDA"/>
     <w:rsid w:val="007B1E12"/>
     <w:rsid w:val="007B48CE"/>
     <w:rsid w:val="007B5079"/>
     <w:rsid w:val="007B755E"/>
     <w:rsid w:val="007B7756"/>
     <w:rsid w:val="007C4C64"/>
     <w:rsid w:val="007C4F58"/>
     <w:rsid w:val="007C5038"/>
     <w:rsid w:val="007C7626"/>
     <w:rsid w:val="007D0473"/>
     <w:rsid w:val="007D0968"/>
     <w:rsid w:val="007E06EC"/>
     <w:rsid w:val="007E08A6"/>
     <w:rsid w:val="007E3B79"/>
     <w:rsid w:val="007E6588"/>
     <w:rsid w:val="007E7B55"/>
     <w:rsid w:val="007F4F94"/>
     <w:rsid w:val="007F50F6"/>
+    <w:rsid w:val="007F617E"/>
+    <w:rsid w:val="007F7439"/>
     <w:rsid w:val="008000A2"/>
     <w:rsid w:val="00803980"/>
     <w:rsid w:val="00805350"/>
     <w:rsid w:val="008114BB"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="0081251B"/>
     <w:rsid w:val="00814595"/>
     <w:rsid w:val="0081478A"/>
     <w:rsid w:val="00814C32"/>
     <w:rsid w:val="008165B8"/>
     <w:rsid w:val="008177BB"/>
     <w:rsid w:val="008202F0"/>
     <w:rsid w:val="008212EB"/>
     <w:rsid w:val="00821EC8"/>
     <w:rsid w:val="00826E81"/>
     <w:rsid w:val="008314A9"/>
     <w:rsid w:val="00833D60"/>
     <w:rsid w:val="0083406C"/>
     <w:rsid w:val="00834880"/>
     <w:rsid w:val="008368D2"/>
     <w:rsid w:val="00836F8A"/>
     <w:rsid w:val="008411AC"/>
     <w:rsid w:val="00844641"/>
     <w:rsid w:val="00844D92"/>
     <w:rsid w:val="00845510"/>
@@ -21256,318 +21818,330 @@
     <w:rsid w:val="008B0ED8"/>
     <w:rsid w:val="008B3027"/>
     <w:rsid w:val="008B3426"/>
     <w:rsid w:val="008B50F5"/>
     <w:rsid w:val="008B53CB"/>
     <w:rsid w:val="008B6644"/>
     <w:rsid w:val="008C0727"/>
     <w:rsid w:val="008C4955"/>
     <w:rsid w:val="008C7325"/>
     <w:rsid w:val="008D1966"/>
     <w:rsid w:val="008D3EFD"/>
     <w:rsid w:val="008D46AD"/>
     <w:rsid w:val="008D4AC8"/>
     <w:rsid w:val="008D4D3A"/>
     <w:rsid w:val="008D6985"/>
     <w:rsid w:val="008D6E70"/>
     <w:rsid w:val="008D7CB1"/>
     <w:rsid w:val="008E1500"/>
     <w:rsid w:val="008E1CAD"/>
     <w:rsid w:val="008E4C53"/>
     <w:rsid w:val="008E6D1E"/>
     <w:rsid w:val="008F1247"/>
     <w:rsid w:val="008F47E2"/>
     <w:rsid w:val="0090048E"/>
     <w:rsid w:val="00900937"/>
+    <w:rsid w:val="00900F23"/>
     <w:rsid w:val="0090173C"/>
     <w:rsid w:val="0090329C"/>
     <w:rsid w:val="0090388C"/>
     <w:rsid w:val="00907002"/>
     <w:rsid w:val="00907863"/>
     <w:rsid w:val="00911B1B"/>
     <w:rsid w:val="0091491F"/>
     <w:rsid w:val="00917212"/>
     <w:rsid w:val="00920955"/>
     <w:rsid w:val="0092407B"/>
     <w:rsid w:val="00925875"/>
     <w:rsid w:val="00926537"/>
     <w:rsid w:val="00933DE3"/>
     <w:rsid w:val="009343B9"/>
     <w:rsid w:val="00937006"/>
+    <w:rsid w:val="009423A5"/>
     <w:rsid w:val="0094357A"/>
     <w:rsid w:val="00943803"/>
     <w:rsid w:val="00943A06"/>
     <w:rsid w:val="00943D7C"/>
     <w:rsid w:val="00944A90"/>
     <w:rsid w:val="00945C2D"/>
     <w:rsid w:val="00946624"/>
     <w:rsid w:val="00951294"/>
     <w:rsid w:val="00951FF2"/>
     <w:rsid w:val="00953F03"/>
     <w:rsid w:val="00954158"/>
     <w:rsid w:val="00961E8E"/>
     <w:rsid w:val="00964149"/>
     <w:rsid w:val="00967DA9"/>
     <w:rsid w:val="00977667"/>
     <w:rsid w:val="00977880"/>
     <w:rsid w:val="00980440"/>
     <w:rsid w:val="00981A47"/>
     <w:rsid w:val="00982BA2"/>
     <w:rsid w:val="00985007"/>
     <w:rsid w:val="00986A36"/>
     <w:rsid w:val="00986D51"/>
     <w:rsid w:val="00987D2E"/>
     <w:rsid w:val="0099216B"/>
     <w:rsid w:val="00992B23"/>
     <w:rsid w:val="0099314E"/>
     <w:rsid w:val="00994585"/>
     <w:rsid w:val="00997865"/>
     <w:rsid w:val="009A0C56"/>
     <w:rsid w:val="009A36D7"/>
     <w:rsid w:val="009A3BBB"/>
     <w:rsid w:val="009A4218"/>
     <w:rsid w:val="009A7266"/>
     <w:rsid w:val="009B07E0"/>
     <w:rsid w:val="009B08A0"/>
     <w:rsid w:val="009B150B"/>
     <w:rsid w:val="009B5C3D"/>
     <w:rsid w:val="009C1357"/>
     <w:rsid w:val="009C27FB"/>
     <w:rsid w:val="009C422C"/>
     <w:rsid w:val="009C5C87"/>
     <w:rsid w:val="009C72C1"/>
     <w:rsid w:val="009C7ACD"/>
+    <w:rsid w:val="009D0EC2"/>
+    <w:rsid w:val="009D13A8"/>
     <w:rsid w:val="009E0597"/>
     <w:rsid w:val="009E22FC"/>
     <w:rsid w:val="009E24FA"/>
     <w:rsid w:val="009E4B12"/>
     <w:rsid w:val="009E5821"/>
     <w:rsid w:val="009E6A30"/>
     <w:rsid w:val="009E7B77"/>
     <w:rsid w:val="009F7155"/>
     <w:rsid w:val="00A0022E"/>
     <w:rsid w:val="00A071EA"/>
     <w:rsid w:val="00A07D7A"/>
     <w:rsid w:val="00A11940"/>
     <w:rsid w:val="00A16518"/>
     <w:rsid w:val="00A16547"/>
     <w:rsid w:val="00A16C31"/>
     <w:rsid w:val="00A173A4"/>
     <w:rsid w:val="00A218AE"/>
     <w:rsid w:val="00A21E83"/>
     <w:rsid w:val="00A2622D"/>
     <w:rsid w:val="00A26491"/>
+    <w:rsid w:val="00A26A69"/>
     <w:rsid w:val="00A27514"/>
     <w:rsid w:val="00A275D5"/>
     <w:rsid w:val="00A277BE"/>
     <w:rsid w:val="00A27BD6"/>
     <w:rsid w:val="00A3013E"/>
     <w:rsid w:val="00A32564"/>
     <w:rsid w:val="00A3471B"/>
     <w:rsid w:val="00A4103F"/>
     <w:rsid w:val="00A4138C"/>
     <w:rsid w:val="00A417DE"/>
     <w:rsid w:val="00A44396"/>
     <w:rsid w:val="00A501E9"/>
     <w:rsid w:val="00A509F4"/>
     <w:rsid w:val="00A5254F"/>
     <w:rsid w:val="00A5447B"/>
     <w:rsid w:val="00A5605E"/>
     <w:rsid w:val="00A56DCA"/>
     <w:rsid w:val="00A574E9"/>
     <w:rsid w:val="00A57607"/>
     <w:rsid w:val="00A615F8"/>
     <w:rsid w:val="00A66DB0"/>
     <w:rsid w:val="00A717C6"/>
     <w:rsid w:val="00A801C1"/>
     <w:rsid w:val="00A80608"/>
     <w:rsid w:val="00A81B6F"/>
     <w:rsid w:val="00A823B4"/>
     <w:rsid w:val="00A8429F"/>
     <w:rsid w:val="00A86A2D"/>
     <w:rsid w:val="00A87C60"/>
     <w:rsid w:val="00A92143"/>
     <w:rsid w:val="00A9227C"/>
     <w:rsid w:val="00A93991"/>
     <w:rsid w:val="00A93F28"/>
     <w:rsid w:val="00A94BC9"/>
     <w:rsid w:val="00A95E72"/>
+    <w:rsid w:val="00A96EAC"/>
+    <w:rsid w:val="00A97136"/>
     <w:rsid w:val="00AA27A1"/>
     <w:rsid w:val="00AA2CCA"/>
     <w:rsid w:val="00AA37BE"/>
     <w:rsid w:val="00AA3B4E"/>
     <w:rsid w:val="00AA3B78"/>
     <w:rsid w:val="00AA435B"/>
     <w:rsid w:val="00AA7A8B"/>
     <w:rsid w:val="00AB0B9C"/>
     <w:rsid w:val="00AB435D"/>
+    <w:rsid w:val="00AB6550"/>
     <w:rsid w:val="00AB7522"/>
     <w:rsid w:val="00AC1D65"/>
     <w:rsid w:val="00AC2171"/>
     <w:rsid w:val="00AC2C0D"/>
     <w:rsid w:val="00AC4496"/>
     <w:rsid w:val="00AC6765"/>
     <w:rsid w:val="00AC79D9"/>
     <w:rsid w:val="00AD0879"/>
     <w:rsid w:val="00AD18CB"/>
     <w:rsid w:val="00AD26F0"/>
     <w:rsid w:val="00AD3559"/>
     <w:rsid w:val="00AD4E55"/>
     <w:rsid w:val="00AD4FA3"/>
     <w:rsid w:val="00AD55EA"/>
     <w:rsid w:val="00AD5F48"/>
     <w:rsid w:val="00AD7F85"/>
     <w:rsid w:val="00AE1FC6"/>
     <w:rsid w:val="00AE20D6"/>
     <w:rsid w:val="00AE2733"/>
     <w:rsid w:val="00AE3823"/>
     <w:rsid w:val="00AE3D9C"/>
     <w:rsid w:val="00AF0965"/>
     <w:rsid w:val="00AF12B8"/>
     <w:rsid w:val="00AF268F"/>
     <w:rsid w:val="00AF5B71"/>
     <w:rsid w:val="00AF6E3D"/>
     <w:rsid w:val="00AF75D9"/>
+    <w:rsid w:val="00B0008F"/>
     <w:rsid w:val="00B015C8"/>
     <w:rsid w:val="00B0214D"/>
     <w:rsid w:val="00B02A22"/>
     <w:rsid w:val="00B03B79"/>
     <w:rsid w:val="00B03F27"/>
     <w:rsid w:val="00B04B3B"/>
     <w:rsid w:val="00B111D8"/>
     <w:rsid w:val="00B17BE0"/>
     <w:rsid w:val="00B2118B"/>
     <w:rsid w:val="00B21890"/>
     <w:rsid w:val="00B2244F"/>
     <w:rsid w:val="00B23B5C"/>
     <w:rsid w:val="00B24C68"/>
     <w:rsid w:val="00B25436"/>
     <w:rsid w:val="00B34037"/>
     <w:rsid w:val="00B43879"/>
     <w:rsid w:val="00B43DB0"/>
     <w:rsid w:val="00B46B81"/>
     <w:rsid w:val="00B47584"/>
     <w:rsid w:val="00B61692"/>
     <w:rsid w:val="00B61CC0"/>
     <w:rsid w:val="00B629FD"/>
     <w:rsid w:val="00B64A96"/>
     <w:rsid w:val="00B65334"/>
     <w:rsid w:val="00B66F80"/>
     <w:rsid w:val="00B67E72"/>
     <w:rsid w:val="00B716D9"/>
     <w:rsid w:val="00B75CBF"/>
     <w:rsid w:val="00B760FF"/>
     <w:rsid w:val="00B76509"/>
     <w:rsid w:val="00B80183"/>
     <w:rsid w:val="00B82021"/>
     <w:rsid w:val="00B82D4C"/>
     <w:rsid w:val="00B84155"/>
     <w:rsid w:val="00B8618A"/>
     <w:rsid w:val="00B86BD0"/>
+    <w:rsid w:val="00B8718B"/>
     <w:rsid w:val="00B873E1"/>
     <w:rsid w:val="00B94FBD"/>
     <w:rsid w:val="00B95BC5"/>
     <w:rsid w:val="00BA2FF7"/>
     <w:rsid w:val="00BA434A"/>
     <w:rsid w:val="00BA5439"/>
     <w:rsid w:val="00BA5799"/>
     <w:rsid w:val="00BA6ED1"/>
     <w:rsid w:val="00BB0B82"/>
     <w:rsid w:val="00BB7540"/>
     <w:rsid w:val="00BB7750"/>
     <w:rsid w:val="00BC08AB"/>
     <w:rsid w:val="00BC192F"/>
     <w:rsid w:val="00BC1C2F"/>
     <w:rsid w:val="00BC4536"/>
     <w:rsid w:val="00BC54AB"/>
     <w:rsid w:val="00BC7090"/>
-    <w:rsid w:val="00BC70BE"/>
     <w:rsid w:val="00BD1DFF"/>
     <w:rsid w:val="00BD27E6"/>
     <w:rsid w:val="00BD2A96"/>
     <w:rsid w:val="00BD432E"/>
     <w:rsid w:val="00BD54CC"/>
     <w:rsid w:val="00BD5841"/>
     <w:rsid w:val="00BD58B4"/>
     <w:rsid w:val="00BD606E"/>
     <w:rsid w:val="00BD6283"/>
     <w:rsid w:val="00BD6673"/>
     <w:rsid w:val="00BD6DEA"/>
     <w:rsid w:val="00BD7A43"/>
     <w:rsid w:val="00BE15D5"/>
     <w:rsid w:val="00BE2428"/>
     <w:rsid w:val="00BF08CB"/>
     <w:rsid w:val="00BF0D5D"/>
     <w:rsid w:val="00BF3577"/>
     <w:rsid w:val="00BF37A5"/>
     <w:rsid w:val="00C027F4"/>
     <w:rsid w:val="00C02B03"/>
     <w:rsid w:val="00C05F7C"/>
     <w:rsid w:val="00C07039"/>
     <w:rsid w:val="00C13A2E"/>
     <w:rsid w:val="00C152F3"/>
     <w:rsid w:val="00C15897"/>
     <w:rsid w:val="00C16765"/>
     <w:rsid w:val="00C20128"/>
     <w:rsid w:val="00C23CE2"/>
     <w:rsid w:val="00C25705"/>
     <w:rsid w:val="00C25CFF"/>
     <w:rsid w:val="00C2666B"/>
     <w:rsid w:val="00C275E9"/>
     <w:rsid w:val="00C36644"/>
     <w:rsid w:val="00C378CC"/>
     <w:rsid w:val="00C407B3"/>
     <w:rsid w:val="00C40DEA"/>
     <w:rsid w:val="00C42577"/>
+    <w:rsid w:val="00C4771E"/>
     <w:rsid w:val="00C503C3"/>
     <w:rsid w:val="00C51B42"/>
     <w:rsid w:val="00C51D2C"/>
     <w:rsid w:val="00C54615"/>
     <w:rsid w:val="00C551C9"/>
     <w:rsid w:val="00C56911"/>
     <w:rsid w:val="00C56A1B"/>
     <w:rsid w:val="00C57483"/>
     <w:rsid w:val="00C5771B"/>
     <w:rsid w:val="00C623BC"/>
     <w:rsid w:val="00C633DB"/>
     <w:rsid w:val="00C658C5"/>
     <w:rsid w:val="00C73739"/>
     <w:rsid w:val="00C74C79"/>
     <w:rsid w:val="00C76DDD"/>
     <w:rsid w:val="00C7726B"/>
     <w:rsid w:val="00C7755C"/>
     <w:rsid w:val="00C77C02"/>
     <w:rsid w:val="00C80727"/>
     <w:rsid w:val="00C80F06"/>
     <w:rsid w:val="00C82D39"/>
     <w:rsid w:val="00C83E0D"/>
     <w:rsid w:val="00C84388"/>
     <w:rsid w:val="00C85D2E"/>
     <w:rsid w:val="00C86B87"/>
     <w:rsid w:val="00C9011D"/>
     <w:rsid w:val="00C901D8"/>
     <w:rsid w:val="00C94BA5"/>
+    <w:rsid w:val="00C95FBF"/>
+    <w:rsid w:val="00C96557"/>
     <w:rsid w:val="00C971E5"/>
     <w:rsid w:val="00C97538"/>
     <w:rsid w:val="00CA06FD"/>
     <w:rsid w:val="00CA1FED"/>
     <w:rsid w:val="00CA6523"/>
     <w:rsid w:val="00CB0E29"/>
     <w:rsid w:val="00CB14B1"/>
     <w:rsid w:val="00CB4C45"/>
     <w:rsid w:val="00CB5B9E"/>
     <w:rsid w:val="00CB6235"/>
     <w:rsid w:val="00CB70AC"/>
     <w:rsid w:val="00CC0938"/>
     <w:rsid w:val="00CC0CA2"/>
     <w:rsid w:val="00CC0EA9"/>
     <w:rsid w:val="00CC253B"/>
     <w:rsid w:val="00CC4E9E"/>
     <w:rsid w:val="00CC63CA"/>
     <w:rsid w:val="00CC770D"/>
     <w:rsid w:val="00CD01D6"/>
     <w:rsid w:val="00CD0708"/>
     <w:rsid w:val="00CD096D"/>
     <w:rsid w:val="00CD180B"/>
     <w:rsid w:val="00CD1CE7"/>
     <w:rsid w:val="00CD2A2B"/>
     <w:rsid w:val="00CD4CBC"/>
@@ -21610,192 +22184,198 @@
     <w:rsid w:val="00D54F54"/>
     <w:rsid w:val="00D54F93"/>
     <w:rsid w:val="00D5738F"/>
     <w:rsid w:val="00D5778A"/>
     <w:rsid w:val="00D57A15"/>
     <w:rsid w:val="00D57A6A"/>
     <w:rsid w:val="00D57E9A"/>
     <w:rsid w:val="00D604F9"/>
     <w:rsid w:val="00D62003"/>
     <w:rsid w:val="00D62952"/>
     <w:rsid w:val="00D62FAF"/>
     <w:rsid w:val="00D638AC"/>
     <w:rsid w:val="00D6653C"/>
     <w:rsid w:val="00D6695E"/>
     <w:rsid w:val="00D72826"/>
     <w:rsid w:val="00D72843"/>
     <w:rsid w:val="00D72DA0"/>
     <w:rsid w:val="00D72DF8"/>
     <w:rsid w:val="00D7351F"/>
     <w:rsid w:val="00D744F8"/>
     <w:rsid w:val="00D7658A"/>
     <w:rsid w:val="00D76818"/>
     <w:rsid w:val="00D808DA"/>
     <w:rsid w:val="00D80BCE"/>
     <w:rsid w:val="00D835CE"/>
+    <w:rsid w:val="00D836FB"/>
     <w:rsid w:val="00D85DE2"/>
     <w:rsid w:val="00D86118"/>
     <w:rsid w:val="00D866C9"/>
     <w:rsid w:val="00D87B77"/>
     <w:rsid w:val="00D87F63"/>
     <w:rsid w:val="00D90253"/>
     <w:rsid w:val="00D92032"/>
     <w:rsid w:val="00D9367D"/>
     <w:rsid w:val="00D958D0"/>
     <w:rsid w:val="00DA28B9"/>
     <w:rsid w:val="00DA2BDD"/>
     <w:rsid w:val="00DA3484"/>
     <w:rsid w:val="00DA376B"/>
     <w:rsid w:val="00DA3BF1"/>
     <w:rsid w:val="00DA4AB7"/>
     <w:rsid w:val="00DA75D3"/>
     <w:rsid w:val="00DB21F5"/>
     <w:rsid w:val="00DB4B48"/>
     <w:rsid w:val="00DC0197"/>
     <w:rsid w:val="00DC14DA"/>
     <w:rsid w:val="00DC2012"/>
     <w:rsid w:val="00DC2A1B"/>
     <w:rsid w:val="00DC54B0"/>
     <w:rsid w:val="00DD0754"/>
     <w:rsid w:val="00DD1287"/>
     <w:rsid w:val="00DE1214"/>
     <w:rsid w:val="00DE2615"/>
     <w:rsid w:val="00DE3E0D"/>
     <w:rsid w:val="00DE5560"/>
     <w:rsid w:val="00DE5CCC"/>
     <w:rsid w:val="00DF0553"/>
     <w:rsid w:val="00DF2F58"/>
     <w:rsid w:val="00DF3B9F"/>
     <w:rsid w:val="00DF7AEB"/>
     <w:rsid w:val="00E01396"/>
     <w:rsid w:val="00E0309C"/>
     <w:rsid w:val="00E04015"/>
     <w:rsid w:val="00E07B1E"/>
     <w:rsid w:val="00E123D1"/>
     <w:rsid w:val="00E13217"/>
     <w:rsid w:val="00E14DAC"/>
     <w:rsid w:val="00E15360"/>
     <w:rsid w:val="00E16218"/>
     <w:rsid w:val="00E164D2"/>
     <w:rsid w:val="00E17A26"/>
     <w:rsid w:val="00E20144"/>
     <w:rsid w:val="00E21065"/>
     <w:rsid w:val="00E214C0"/>
     <w:rsid w:val="00E21898"/>
     <w:rsid w:val="00E21A69"/>
+    <w:rsid w:val="00E2778F"/>
     <w:rsid w:val="00E27DF2"/>
     <w:rsid w:val="00E30128"/>
     <w:rsid w:val="00E31754"/>
     <w:rsid w:val="00E34403"/>
     <w:rsid w:val="00E358A2"/>
     <w:rsid w:val="00E3799E"/>
     <w:rsid w:val="00E409B8"/>
     <w:rsid w:val="00E414F2"/>
     <w:rsid w:val="00E44142"/>
     <w:rsid w:val="00E4614B"/>
     <w:rsid w:val="00E51805"/>
     <w:rsid w:val="00E51AA8"/>
     <w:rsid w:val="00E51F22"/>
     <w:rsid w:val="00E53A69"/>
     <w:rsid w:val="00E5414E"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E57FC6"/>
     <w:rsid w:val="00E60148"/>
     <w:rsid w:val="00E61B84"/>
     <w:rsid w:val="00E64351"/>
     <w:rsid w:val="00E65735"/>
     <w:rsid w:val="00E7260B"/>
     <w:rsid w:val="00E74235"/>
     <w:rsid w:val="00E74F0B"/>
     <w:rsid w:val="00E762DF"/>
     <w:rsid w:val="00E8720A"/>
     <w:rsid w:val="00E92353"/>
     <w:rsid w:val="00E93B42"/>
     <w:rsid w:val="00E972CD"/>
     <w:rsid w:val="00E97BB5"/>
     <w:rsid w:val="00E97D7F"/>
     <w:rsid w:val="00EA1165"/>
     <w:rsid w:val="00EA5CDD"/>
     <w:rsid w:val="00EA5F5A"/>
     <w:rsid w:val="00EB0552"/>
     <w:rsid w:val="00EB2D63"/>
     <w:rsid w:val="00EB325F"/>
     <w:rsid w:val="00EB597D"/>
     <w:rsid w:val="00EB5B9D"/>
     <w:rsid w:val="00EB7FE7"/>
     <w:rsid w:val="00EC072E"/>
     <w:rsid w:val="00EC3FD6"/>
+    <w:rsid w:val="00EC5FEF"/>
     <w:rsid w:val="00EC6D38"/>
     <w:rsid w:val="00ED3697"/>
     <w:rsid w:val="00ED41A3"/>
     <w:rsid w:val="00ED43F1"/>
     <w:rsid w:val="00EE0948"/>
     <w:rsid w:val="00EE1311"/>
     <w:rsid w:val="00EE1697"/>
     <w:rsid w:val="00EE2F10"/>
     <w:rsid w:val="00EE5117"/>
+    <w:rsid w:val="00EE5E1B"/>
+    <w:rsid w:val="00EE6576"/>
     <w:rsid w:val="00EE6A58"/>
     <w:rsid w:val="00EE74E4"/>
     <w:rsid w:val="00EE7BB8"/>
     <w:rsid w:val="00EF165F"/>
     <w:rsid w:val="00EF22B5"/>
     <w:rsid w:val="00EF300C"/>
     <w:rsid w:val="00EF3348"/>
     <w:rsid w:val="00EF4263"/>
     <w:rsid w:val="00EF55D3"/>
     <w:rsid w:val="00EF63A1"/>
     <w:rsid w:val="00F0343B"/>
     <w:rsid w:val="00F077F1"/>
     <w:rsid w:val="00F11D7F"/>
     <w:rsid w:val="00F12A28"/>
     <w:rsid w:val="00F165E5"/>
     <w:rsid w:val="00F16966"/>
     <w:rsid w:val="00F20A79"/>
     <w:rsid w:val="00F220B1"/>
     <w:rsid w:val="00F22738"/>
     <w:rsid w:val="00F24087"/>
     <w:rsid w:val="00F25449"/>
     <w:rsid w:val="00F270AC"/>
     <w:rsid w:val="00F30884"/>
     <w:rsid w:val="00F3220B"/>
     <w:rsid w:val="00F33732"/>
     <w:rsid w:val="00F35805"/>
     <w:rsid w:val="00F400D9"/>
     <w:rsid w:val="00F440E2"/>
     <w:rsid w:val="00F45620"/>
     <w:rsid w:val="00F474A8"/>
     <w:rsid w:val="00F51F84"/>
     <w:rsid w:val="00F5265E"/>
     <w:rsid w:val="00F53DDF"/>
     <w:rsid w:val="00F55F12"/>
     <w:rsid w:val="00F6508C"/>
     <w:rsid w:val="00F6636F"/>
     <w:rsid w:val="00F665DF"/>
     <w:rsid w:val="00F7119C"/>
     <w:rsid w:val="00F7357F"/>
     <w:rsid w:val="00F73A16"/>
     <w:rsid w:val="00F74895"/>
+    <w:rsid w:val="00F75C9F"/>
     <w:rsid w:val="00F767D0"/>
     <w:rsid w:val="00F76E9C"/>
     <w:rsid w:val="00F76EDA"/>
     <w:rsid w:val="00F770DE"/>
     <w:rsid w:val="00F8465B"/>
     <w:rsid w:val="00F877F9"/>
     <w:rsid w:val="00F90418"/>
     <w:rsid w:val="00F9067F"/>
     <w:rsid w:val="00F9157C"/>
     <w:rsid w:val="00F93611"/>
     <w:rsid w:val="00F93BA3"/>
     <w:rsid w:val="00F93FE1"/>
     <w:rsid w:val="00F94287"/>
     <w:rsid w:val="00F94AAD"/>
     <w:rsid w:val="00F9612E"/>
     <w:rsid w:val="00F97027"/>
     <w:rsid w:val="00F97EF4"/>
     <w:rsid w:val="00FA25CD"/>
     <w:rsid w:val="00FA57B8"/>
     <w:rsid w:val="00FB1853"/>
     <w:rsid w:val="00FB360C"/>
     <w:rsid w:val="00FB42F7"/>
     <w:rsid w:val="00FB57AF"/>
     <w:rsid w:val="00FB6EAA"/>
     <w:rsid w:val="00FC01CC"/>
@@ -22849,68 +23429,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26655CDE-4C4B-47BB-AEF7-213D69251AE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>14015</Words>
-  <Characters>14994</Characters>
+  <Words>2483</Words>
+  <Characters>14154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>897</Lines>
-  <Paragraphs>373</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15902</CharactersWithSpaces>
+  <CharactersWithSpaces>16604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>