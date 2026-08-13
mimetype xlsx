--- v0 (2026-05-25)
+++ v1 (2026-08-13)
@@ -1,83 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="6_{C139E4F7-FF05-4630-8107-B7C4A3947290}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBC1F0DC-B873-49B3-A339-A2A407FA6746}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="921" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="文書審査指摘対応" sheetId="12" state="hidden" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="メモ" sheetId="5" state="hidden" r:id="rId9"/>
+    <sheet name="別紙１-１【区市町村（島しょ地域除く）】補助金所要額内訳書" sheetId="13" r:id="rId1"/>
+    <sheet name="別紙１-２【島しょ地域】補助金所要額内訳書" sheetId="16" r:id="rId2"/>
+    <sheet name="別紙１-３補助金所要額内訳書" sheetId="10" r:id="rId3"/>
+    <sheet name="別紙２-１【区市町村（島しょ地域除く】補助金精算額内訳書" sheetId="18" r:id="rId4"/>
+    <sheet name="別紙２-２【島しょ地域】補助金精算額内訳書" sheetId="19" r:id="rId5"/>
+    <sheet name="別紙２-３補助金精算額内訳書" sheetId="17" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'別紙１-１【区市町村（島しょ地域除く）】補助金所要額内訳書'!$A$1:$P$14</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'別紙２-３補助金精算額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'別紙１-１【区市町村（島しょ地域除く）】補助金所要額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'別紙１-２【島しょ地域】補助金所要額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'別紙１-３補助金所要額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'別紙２-１【区市町村（島しょ地域除く】補助金精算額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'別紙２-２【島しょ地域】補助金精算額内訳書'!$A$1:$P$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'別紙２-３補助金精算額内訳書'!$A$1:$P$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L12" i="19" l="1"/>
   <c r="J12" i="19"/>
@@ -199,1109 +190,430 @@
   <c r="I12" i="10"/>
   <c r="H12" i="10"/>
   <c r="G12" i="10"/>
   <c r="K11" i="10"/>
   <c r="M11" i="10" s="1"/>
   <c r="N11" i="10" s="1"/>
   <c r="K10" i="10"/>
   <c r="M10" i="10" s="1"/>
   <c r="N10" i="10" s="1"/>
   <c r="K9" i="10"/>
   <c r="M9" i="10" s="1"/>
   <c r="N9" i="10" s="1"/>
   <c r="K8" i="10"/>
   <c r="M8" i="10" s="1"/>
   <c r="N8" i="10" s="1"/>
   <c r="K7" i="10"/>
   <c r="M7" i="10" s="1"/>
   <c r="N7" i="10" s="1"/>
   <c r="K12" i="10" l="1"/>
   <c r="M12" i="10"/>
   <c r="N12" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="77">
-[...275 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="35">
   <si>
     <t>別紙１-１（様式第１及び様式第４関係）</t>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ダイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カンケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>OpenRoaming対応Wi-Fi整備事業</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【新規整備】区市町村（島しょ地域除く）</t>
     <rPh sb="14" eb="16">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>No.</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>施設名称</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メイショウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>アクセス
 ポイント数</t>
     <rPh sb="9" eb="10">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　補助事業の規模</t>
     <rPh sb="1" eb="3">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キボ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>事業費(円)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>補助対象外経費
 (円)</t>
     <rPh sb="0" eb="2">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>補助対象経費
 (円)</t>
     <rPh sb="0" eb="2">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>都補助金
 (円)</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>物品費</t>
     <rPh sb="0" eb="2">
       <t>ブッピン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>作業費</t>
     <rPh sb="0" eb="2">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>諸経費</t>
     <rPh sb="0" eb="3">
       <t>ショケイヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>※施設は所在地が異なるものを１か所とする
 ※施設当たりの内訳がない費用の場合はアクセスポイント数で案分する</t>
     <rPh sb="4" eb="7">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ウチワケ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ヒヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>別紙１-２（様式第１及び様式第４関係）</t>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オヨ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ダイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カンケイ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【新規整備】島しょ地域</t>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>※施設は所在地が異なるものを１か所とする
 ※施設当たりの内訳がない費用の場合はアクセスポイント数で案分する</t>
     <rPh sb="28" eb="30">
       <t>ウチワケ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ヒヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>別紙１-３（様式第１及び様式第４関係）</t>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【既設切替整備】</t>
     <rPh sb="1" eb="3">
       <t>キセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キリカエ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイビ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>別紙２-１（様式第９関係）</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>別紙２-２（様式第９関係）</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【新規整備】島しょ地域</t>
     <rPh sb="9" eb="11">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>別紙２-３（様式第９関係）</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>【既設切替整備】</t>
     <rPh sb="1" eb="3">
       <t>キセツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セイビ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
-[...372 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>緯度</t>
     <rPh sb="0" eb="2">
       <t>イド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>経度</t>
     <rPh sb="0" eb="2">
       <t>ケイド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>設置場所</t>
     <rPh sb="0" eb="2">
       <t>セッチ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バショ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>令和８年度　補助金所要額内訳書</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和８年度　補助金所要額内訳書</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショヨウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガク</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ウチワケショ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>令和８年度　補助金精算額内訳書</t>
     <rPh sb="9" eb="12">
       <t>セイサンガク</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ウチワケショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和８年度　補助金精算額内訳書</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>セイサンガク</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ウチワケショ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...28 lines deleted...]
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1340,62 +652,53 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1483,2223 +786,308 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="2" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="4" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
-[...1902 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3943,2608 +1331,2193 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...139 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E70E0D9F-EA5A-475A-BB1E-4C659551F28F}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O23"/>
   <sheetViews>
-    <sheetView showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="34" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="35" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="27" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="52" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="52"/>
+      <c r="B2" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
     </row>
     <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
     </row>
     <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="B5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="48"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="61" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="58" t="s">
+      <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="56" t="s">
-[...46 lines deleted...]
-      <c r="O6" s="56"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="61"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="48"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="24">
+      <c r="B7" s="18">
         <v>1</v>
       </c>
-      <c r="C7" s="26"/>
-[...7 lines deleted...]
-      <c r="K7" s="30">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="24">
         <f t="shared" ref="K7:K9" si="0">H7+I7+J7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="44"/>
-      <c r="M7" s="32">
+      <c r="L7" s="38"/>
+      <c r="M7" s="26">
         <f t="shared" ref="M7:M10" si="1">K7-L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N7" s="26">
         <f>MIN(ROUNDDOWN(M7/2,-3),3000000)</f>
         <v>0</v>
       </c>
-      <c r="O7" s="24"/>
+      <c r="O7" s="18"/>
     </row>
     <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>2</v>
       </c>
-      <c r="C8" s="15"/>
-[...7 lines deleted...]
-      <c r="K8" s="33">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="46"/>
-      <c r="M8" s="13">
+      <c r="L8" s="40"/>
+      <c r="M8" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N8" s="32">
+      <c r="N8" s="26">
         <f t="shared" ref="N8:N10" si="2">MIN(ROUNDDOWN(M8/2,-3),3000000)</f>
         <v>0</v>
       </c>
-      <c r="O8" s="16"/>
+      <c r="O8" s="13"/>
     </row>
     <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>3</v>
       </c>
-      <c r="C9" s="15"/>
-[...7 lines deleted...]
-      <c r="K9" s="33">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="46"/>
-      <c r="M9" s="13">
+      <c r="L9" s="40"/>
+      <c r="M9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N9" s="32">
+      <c r="N9" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O9" s="16"/>
+      <c r="O9" s="13"/>
     </row>
     <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>4</v>
       </c>
-      <c r="C10" s="15"/>
-[...6 lines deleted...]
-      <c r="K10" s="33">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+      <c r="K10" s="27">
         <f>H10+I10+M23</f>
         <v>0</v>
       </c>
-      <c r="L10" s="46"/>
-      <c r="M10" s="13">
+      <c r="L10" s="40"/>
+      <c r="M10" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="32">
+      <c r="N10" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O10" s="16"/>
+      <c r="O10" s="13"/>
     </row>
     <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>5</v>
       </c>
-      <c r="C11" s="15"/>
-[...7 lines deleted...]
-      <c r="K11" s="37">
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="31">
         <f t="shared" ref="K11:K12" si="3">H11+I11+J11</f>
         <v>0</v>
       </c>
-      <c r="L11" s="48"/>
-      <c r="M11" s="39">
+      <c r="L11" s="42"/>
+      <c r="M11" s="33">
         <f t="shared" ref="M11:M12" si="4">K11-L11</f>
         <v>0</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="28">
         <f t="shared" ref="N11" si="5">MIN(ROUNDDOWN(M11/2,-3),3000000)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="23"/>
+      <c r="O11" s="17"/>
     </row>
     <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="6"/>
-[...5 lines deleted...]
-      <c r="G12" s="13">
+      <c r="C12" s="3"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="16"/>
+      <c r="O12" s="13"/>
     </row>
     <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="14"/>
+      <c r="D13" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="23" spans="13:13" x14ac:dyDescent="0.45">
-      <c r="M23" s="45"/>
+      <c r="M23" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB14938E-D0B3-45FB-A7BE-7C75681E4A79}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O14"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:O2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="4" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="27" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="53"/>
+      <c r="B2" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
     </row>
     <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
     </row>
     <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="B5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="48"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="61" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="58" t="s">
+      <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="56" t="s">
-[...46 lines deleted...]
-      <c r="O6" s="56"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="53"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="48"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="24">
+      <c r="B7" s="18">
         <v>1</v>
       </c>
-      <c r="C7" s="26"/>
-[...7 lines deleted...]
-      <c r="K7" s="30">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="24">
         <f t="shared" ref="K7:K12" si="0">H7+I7+J7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="31"/>
-      <c r="M7" s="32">
+      <c r="L7" s="25"/>
+      <c r="M7" s="26">
         <f t="shared" ref="M7:M12" si="1">K7-L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N7" s="26">
         <f>MIN(ROUNDDOWN(3*M7/4,-3),6750000)</f>
         <v>0</v>
       </c>
-      <c r="O7" s="24"/>
+      <c r="O7" s="18"/>
     </row>
     <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>2</v>
       </c>
-      <c r="C8" s="15"/>
-[...7 lines deleted...]
-      <c r="K8" s="33">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="12"/>
-      <c r="M8" s="13">
+      <c r="L8" s="9"/>
+      <c r="M8" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N8" s="32">
+      <c r="N8" s="26">
         <f t="shared" ref="N8:N11" si="2">MIN(ROUNDDOWN(3*M8/4,-3),6750000)</f>
         <v>0</v>
       </c>
-      <c r="O8" s="16"/>
+      <c r="O8" s="13"/>
     </row>
     <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>3</v>
       </c>
-      <c r="C9" s="15"/>
-[...7 lines deleted...]
-      <c r="K9" s="33">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="12"/>
-      <c r="M9" s="13">
+      <c r="L9" s="9"/>
+      <c r="M9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N9" s="32">
+      <c r="N9" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O9" s="16"/>
+      <c r="O9" s="13"/>
     </row>
     <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>4</v>
       </c>
-      <c r="C10" s="15"/>
-[...7 lines deleted...]
-      <c r="K10" s="33">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="12"/>
-      <c r="M10" s="13">
+      <c r="L10" s="9"/>
+      <c r="M10" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="32">
+      <c r="N10" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O10" s="16"/>
+      <c r="O10" s="13"/>
     </row>
     <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>5</v>
       </c>
-      <c r="C11" s="15"/>
-[...7 lines deleted...]
-      <c r="K11" s="37">
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="38"/>
-      <c r="M11" s="39">
+      <c r="L11" s="32"/>
+      <c r="M11" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="32">
+      <c r="N11" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="23"/>
+      <c r="O11" s="17"/>
     </row>
     <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="6"/>
-[...5 lines deleted...]
-      <c r="G12" s="13">
+      <c r="C12" s="3"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="16"/>
+      <c r="O12" s="13"/>
     </row>
     <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="14"/>
+      <c r="D13" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O14"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="J33" sqref="J32:J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="4" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="53"/>
+      <c r="B2" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
     </row>
     <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
     </row>
     <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="68" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="70" t="s">
+      <c r="B5" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="68"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="63"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="61" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="58" t="s">
+      <c r="F6" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="73" t="s">
-[...46 lines deleted...]
-      <c r="O6" s="56"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="71"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="48"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="16">
+      <c r="B7" s="13">
         <v>1</v>
       </c>
-      <c r="C7" s="15"/>
-[...7 lines deleted...]
-      <c r="K7" s="17">
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="14">
         <f t="shared" ref="K7:K12" si="0">H7+I7+J7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="12"/>
-      <c r="M7" s="13">
+      <c r="L7" s="9"/>
+      <c r="M7" s="10">
         <f t="shared" ref="M7:M12" si="1">K7-L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="10">
         <f>MIN(ROUNDDOWN(M7/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O7" s="16"/>
+      <c r="O7" s="13"/>
     </row>
     <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>2</v>
       </c>
-      <c r="C8" s="15"/>
-[...7 lines deleted...]
-      <c r="K8" s="17">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="12"/>
-      <c r="M8" s="13">
+      <c r="L8" s="9"/>
+      <c r="M8" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="10">
         <f>MIN(ROUNDDOWN(M8/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O8" s="16"/>
+      <c r="O8" s="13"/>
     </row>
     <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>3</v>
       </c>
-      <c r="C9" s="15"/>
-[...7 lines deleted...]
-      <c r="K9" s="17">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="12"/>
-      <c r="M9" s="13">
+      <c r="L9" s="9"/>
+      <c r="M9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="10">
         <f>MIN(ROUNDDOWN(M9/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O9" s="16"/>
+      <c r="O9" s="13"/>
     </row>
     <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>4</v>
       </c>
-      <c r="C10" s="15"/>
-[...7 lines deleted...]
-      <c r="K10" s="17">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="12"/>
-      <c r="M10" s="13">
+      <c r="L10" s="9"/>
+      <c r="M10" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="10">
         <f>MIN(ROUNDDOWN(M10/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O10" s="16"/>
+      <c r="O10" s="13"/>
     </row>
     <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>5</v>
       </c>
-      <c r="C11" s="15"/>
-[...7 lines deleted...]
-      <c r="K11" s="17">
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="12"/>
-      <c r="M11" s="13">
+      <c r="L11" s="9"/>
+      <c r="M11" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="10">
         <f>MIN(ROUNDDOWN(M11/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="16"/>
+      <c r="O11" s="13"/>
     </row>
     <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="4"/>
-[...5 lines deleted...]
-      <c r="G12" s="13">
+      <c r="C12" s="1"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="16"/>
+      <c r="O12" s="13"/>
     </row>
     <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="14"/>
+      <c r="D13" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+      <c r="J13" s="66"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A011AD30-3E59-4F06-9B4F-36FAB9EA6FA8}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O14"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView showZeros="0" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="4" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="27" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="53"/>
+      <c r="B2" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
     </row>
     <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
     </row>
     <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="B5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="48"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="61" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="58" t="s">
+      <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="56" t="s">
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="53"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="48"/>
+    </row>
+    <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B7" s="18">
+        <v>1</v>
+      </c>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="24">
+        <f t="shared" ref="K7:K12" si="0">H7+I7+J7</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="25"/>
+      <c r="M7" s="26">
+        <f t="shared" ref="M7:M12" si="1">K7-L7</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="26">
+        <f>MIN(ROUNDDOWN(M7/2,-3),3000000)</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="18"/>
+    </row>
+    <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="13">
+        <v>2</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L8" s="9"/>
+      <c r="M8" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="26">
+        <f t="shared" ref="N8:N11" si="2">MIN(ROUNDDOWN(M8/2,-3),3000000)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="13"/>
+    </row>
+    <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="13">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L9" s="9"/>
+      <c r="M9" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="26">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O9" s="13"/>
+    </row>
+    <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B10" s="13">
+        <v>4</v>
+      </c>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L10" s="9"/>
+      <c r="M10" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O10" s="13"/>
+    </row>
+    <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="13">
+        <v>5</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="32"/>
+      <c r="M11" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="17"/>
+    </row>
+    <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C12" s="3"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
+        <f>SUM(G7:G11)</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <f>SUM(H7:H11)</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <f>SUM(I7:I11)</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <f>SUM(J7:J11)</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L12" s="10">
+        <f>SUM(L7:L11)</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="10">
+        <f>SUM(N7:N11)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="13"/>
+    </row>
+    <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D13" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+    </row>
+    <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="D5:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2844CC1D-E97D-417D-B130-04E80994F3FC}">
+  <sheetPr>
+    <tabColor theme="9" tint="0.59999389629810485"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O14"/>
+  <sheetViews>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:O2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="4" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+    </row>
+    <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+    </row>
+    <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B5" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="48"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="56"/>
-[...43 lines deleted...]
-      <c r="O6" s="56"/>
+      <c r="E6" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="53"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="48"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="24">
+      <c r="B7" s="18">
         <v>1</v>
       </c>
-      <c r="C7" s="26"/>
-[...7 lines deleted...]
-      <c r="K7" s="30">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="24">
         <f t="shared" ref="K7:K12" si="0">H7+I7+J7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="31"/>
-      <c r="M7" s="32">
+      <c r="L7" s="25"/>
+      <c r="M7" s="26">
         <f t="shared" ref="M7:M12" si="1">K7-L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="32">
-[...3 lines deleted...]
-      <c r="O7" s="24"/>
+      <c r="N7" s="26">
+        <f>MIN(ROUNDDOWN(3*M7/4,-3),6750000)</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="18"/>
     </row>
     <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>2</v>
       </c>
-      <c r="C8" s="15"/>
-[...7 lines deleted...]
-      <c r="K8" s="33">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="12"/>
-      <c r="M8" s="13">
+      <c r="L8" s="9"/>
+      <c r="M8" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N8" s="32">
-[...3 lines deleted...]
-      <c r="O8" s="16"/>
+      <c r="N8" s="26">
+        <f t="shared" ref="N8:N11" si="2">MIN(ROUNDDOWN(3*M8/4,-3),6750000)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="13"/>
     </row>
     <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>3</v>
       </c>
-      <c r="C9" s="15"/>
-[...7 lines deleted...]
-      <c r="K9" s="33">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="12"/>
-      <c r="M9" s="13">
+      <c r="L9" s="9"/>
+      <c r="M9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N9" s="32">
+      <c r="N9" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O9" s="16"/>
+      <c r="O9" s="13"/>
     </row>
     <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>4</v>
       </c>
-      <c r="C10" s="15"/>
-[...7 lines deleted...]
-      <c r="K10" s="33">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="12"/>
-      <c r="M10" s="13">
+      <c r="L10" s="9"/>
+      <c r="M10" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="32">
+      <c r="N10" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O10" s="16"/>
+      <c r="O10" s="13"/>
     </row>
     <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>5</v>
       </c>
-      <c r="C11" s="15"/>
-[...7 lines deleted...]
-      <c r="K11" s="37">
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="38"/>
-      <c r="M11" s="39">
+      <c r="L11" s="32"/>
+      <c r="M11" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="23"/>
+      <c r="O11" s="17"/>
     </row>
     <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="6"/>
-[...5 lines deleted...]
-      <c r="G12" s="13">
+      <c r="C12" s="3"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="16"/>
+      <c r="O12" s="13"/>
     </row>
     <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="14"/>
+      <c r="D13" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2844CC1D-E97D-417D-B130-04E80994F3FC}">
-[...350 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD939410-A3B7-4FE6-A3BE-5FEE6B0212BF}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O14"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="1" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="1" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.19921875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="27.8984375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="15.59765625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11" style="3" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19" style="3" customWidth="1"/>
+    <col min="10" max="10" width="19" style="4" customWidth="1"/>
+    <col min="11" max="14" width="15.19921875" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.5" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.3984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="B1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="26.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B2" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="53"/>
+      <c r="B2" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
     </row>
     <row r="3" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="53" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="53"/>
+      <c r="B3" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
     </row>
     <row r="4" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="68" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="70" t="s">
+      <c r="B5" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="55"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="68"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="O5" s="48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="63"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="61" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="58" t="s">
+      <c r="F6" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="73" t="s">
-[...46 lines deleted...]
-      <c r="O6" s="56"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="71"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="48"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="16">
+      <c r="B7" s="13">
         <v>1</v>
       </c>
-      <c r="C7" s="15"/>
-[...7 lines deleted...]
-      <c r="K7" s="17">
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="14">
         <f t="shared" ref="K7:K12" si="0">H7+I7+J7</f>
         <v>0</v>
       </c>
-      <c r="L7" s="12"/>
-      <c r="M7" s="13">
+      <c r="L7" s="9"/>
+      <c r="M7" s="10">
         <f t="shared" ref="M7:M12" si="1">K7-L7</f>
         <v>0</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="10">
         <f>MIN(ROUNDDOWN(M7/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O7" s="16"/>
+      <c r="O7" s="13"/>
     </row>
     <row r="8" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="16">
+      <c r="B8" s="13">
         <v>2</v>
       </c>
-      <c r="C8" s="15"/>
-[...7 lines deleted...]
-      <c r="K8" s="17">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L8" s="12"/>
-      <c r="M8" s="13">
+      <c r="L8" s="9"/>
+      <c r="M8" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="10">
         <f>MIN(ROUNDDOWN(M8/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O8" s="16"/>
+      <c r="O8" s="13"/>
     </row>
     <row r="9" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="16">
+      <c r="B9" s="13">
         <v>3</v>
       </c>
-      <c r="C9" s="15"/>
-[...7 lines deleted...]
-      <c r="K9" s="17">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L9" s="12"/>
-      <c r="M9" s="13">
+      <c r="L9" s="9"/>
+      <c r="M9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="10">
         <f>MIN(ROUNDDOWN(M9/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O9" s="16"/>
+      <c r="O9" s="13"/>
     </row>
     <row r="10" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="16">
+      <c r="B10" s="13">
         <v>4</v>
       </c>
-      <c r="C10" s="15"/>
-[...7 lines deleted...]
-      <c r="K10" s="17">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L10" s="12"/>
-      <c r="M10" s="13">
+      <c r="L10" s="9"/>
+      <c r="M10" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="10">
         <f>MIN(ROUNDDOWN(M10/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O10" s="16"/>
+      <c r="O10" s="13"/>
     </row>
     <row r="11" spans="2:15" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="16">
+      <c r="B11" s="13">
         <v>5</v>
       </c>
-      <c r="C11" s="15"/>
-[...7 lines deleted...]
-      <c r="K11" s="17">
+      <c r="C11" s="12"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L11" s="12"/>
-      <c r="M11" s="13">
+      <c r="L11" s="9"/>
+      <c r="M11" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="10">
         <f>MIN(ROUNDDOWN(M11/2,-3),2000000)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="16"/>
+      <c r="O11" s="13"/>
     </row>
     <row r="12" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="4"/>
-[...5 lines deleted...]
-      <c r="G12" s="13">
+      <c r="C12" s="1"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="10">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <f>SUM(J7:J11)</f>
         <v>0</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <f>SUM(L7:L11)</f>
         <v>0</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="10">
         <f>SUM(N7:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="16"/>
+      <c r="O12" s="13"/>
     </row>
     <row r="13" spans="2:15" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N13" s="14"/>
+      <c r="D13" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="49"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+      <c r="J13" s="66"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" spans="2:15" ht="6.75" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-      <vt:lpstr>文書審査指摘対応</vt:lpstr>
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>別紙１-１【区市町村（島しょ地域除く）】補助金所要額内訳書</vt:lpstr>
       <vt:lpstr>別紙１-２【島しょ地域】補助金所要額内訳書</vt:lpstr>
       <vt:lpstr>別紙１-３補助金所要額内訳書</vt:lpstr>
       <vt:lpstr>別紙２-１【区市町村（島しょ地域除く】補助金精算額内訳書</vt:lpstr>
       <vt:lpstr>別紙２-２【島しょ地域】補助金精算額内訳書</vt:lpstr>
       <vt:lpstr>別紙２-３補助金精算額内訳書</vt:lpstr>
-      <vt:lpstr>区市町村向け説明資料関連</vt:lpstr>
-      <vt:lpstr>メモ</vt:lpstr>
       <vt:lpstr>'別紙１-１【区市町村（島しょ地域除く）】補助金所要額内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙１-２【島しょ地域】補助金所要額内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙１-３補助金所要額内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙２-１【区市町村（島しょ地域除く】補助金精算額内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙２-２【島しょ地域】補助金精算額内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'別紙２-３補助金精算額内訳書'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>