--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -2,146 +2,146 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0542538\Desktop\令和8年4月新規開園の対応\15局HPに載せる施設一覧の更新\04_最終確定\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0544180\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C2CB9A5-623E-4FCF-B1C2-88501AFFA169}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D587B76-38F1-4C45-B96A-EF352C6F4131}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11295" tabRatio="935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="掲載用施設一覧_渋谷区" sheetId="5" r:id="rId1"/>
+    <sheet name="掲載用施設一覧_渋谷区" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">掲載用施設一覧_渋谷区!$A$3:$E$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">掲載用施設一覧_渋谷区!$A$1:$E$37</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="56">
   <si>
     <t>保活ワンストップサービス対象保育施設一覧</t>
     <rPh sb="0" eb="2">
       <t>ホカツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ホイク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シセツ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>イチラン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>No.</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>自治体</t>
     <rPh sb="0" eb="3">
       <t>ジチタイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>地域名</t>
     <rPh sb="0" eb="3">
       <t>チイキメイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>保育施設名</t>
     <rPh sb="0" eb="2">
       <t>ホイク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シセツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>渋谷区</t>
   </si>
   <si>
     <t>公立</t>
   </si>
   <si>
     <t>神宮前</t>
     <rPh sb="0" eb="3">
       <t>ジングウマエ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>渋谷保育園</t>
   </si>
   <si>
     <t>幡ヶ谷</t>
     <rPh sb="0" eb="3">
       <t>ハタガヤ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -246,53 +246,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>聖ヨゼフ保育園西原</t>
   </si>
   <si>
     <t>渋谷東ちとせ保育園</t>
   </si>
   <si>
     <t>富ヶ谷ちとせ保育園</t>
   </si>
   <si>
     <t>参宮橋ちとせ保育園</t>
   </si>
   <si>
     <t>はるの小川ちとせ保育園</t>
   </si>
   <si>
     <t>みんなのみらいをつくる保育園初台</t>
   </si>
   <si>
     <t>美希保育園北参道</t>
   </si>
   <si>
-    <t>笹幡保育園</t>
-[...1 lines deleted...]
-  <si>
     <t>千駄ヶ谷りとるぱんぷきんず</t>
   </si>
   <si>
     <t>西原りとるぱんぷきんず（本園）</t>
   </si>
   <si>
     <t>代々木至誠こども園</t>
   </si>
   <si>
     <t>上原</t>
     <rPh sb="0" eb="2">
       <t>ウエハラ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>薫る風・上原こども園（本園）</t>
   </si>
   <si>
     <t>シエル小規模保育園・恵比寿</t>
   </si>
   <si>
     <t>新橋</t>
     <rPh sb="0" eb="2">
       <t>シンバシ</t>
@@ -314,88 +311,90 @@
     <rPh sb="0" eb="2">
       <t>ヒカワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和８年４月１日</t>
     <rPh sb="0" eb="1">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>広尾ちとせ保育園</t>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>ささはた保育園</t>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -407,72 +406,69 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -740,670 +736,670 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81C6DF29-0BBE-402C-B9E0-DCE54511BDCC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="3" width="9.125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9" style="1"/>
+    <col min="1" max="3" width="9.125" style="7" customWidth="1"/>
+    <col min="4" max="5" width="45.625" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="2" customFormat="1" ht="19.5" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="19.5">
+      <c r="A2" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:5" s="1" customFormat="1">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>3</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>4</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>5</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:5">
       <c r="A10" s="5">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:5">
       <c r="A15" s="5">
         <v>12</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:5">
       <c r="A17" s="5">
         <v>14</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:5">
       <c r="A18" s="5">
         <v>15</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:5">
       <c r="A19" s="5">
         <v>16</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:5">
       <c r="A20" s="5">
         <v>17</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:5">
       <c r="A21" s="5">
         <v>18</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>20</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>21</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>22</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>23</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>24</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>25</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>26</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>27</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>28</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.4">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>29</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      <c r="A33" s="8">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="5">
         <v>30</v>
       </c>
-      <c r="B33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="8" t="s">
+      <c r="B33" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="8" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="D33" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>31</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>32</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>33</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="E36" s="5" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.4">
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>34</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="587308d9-0a4f-43e1-ba2a-b29522ac602e">
@@ -1634,51 +1630,66 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47238768-573B-4030-A2A4-40FBB51EBE46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="587308d9-0a4f-43e1-ba2a-b29522ac602e"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="29314506-bc18-47c0-89ab-dbed0e693e21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97E50616-45F2-4D29-9151-61A5D3C044D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E29FE33-ECDD-4FC6-B0E3-233EC15DBABE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E29FE33-ECDD-4FC6-B0E3-233EC15DBABE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="587308d9-0a4f-43e1-ba2a-b29522ac602e"/>
+    <ds:schemaRef ds:uri="29314506-bc18-47c0-89ab-dbed0e693e21"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">