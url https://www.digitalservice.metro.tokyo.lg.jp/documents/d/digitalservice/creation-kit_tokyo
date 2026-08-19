--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -1,142 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.template.main+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style11.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors11.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style12.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors12.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style13.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors13.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style14.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors14.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style15.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors15.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style16.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors16.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style17.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors17.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style18.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors18.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/charts/chart19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style19.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors19.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style20.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors20.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style21.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors21.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style22.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors22.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style23.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors23.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chartEx1.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
+  <Override PartName="/ppt/charts/style24.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors24.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chartEx2.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
+  <Override PartName="/ppt/charts/style25.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors25.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chartEx3.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
+  <Override PartName="/ppt/charts/style26.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors26.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" removePersonalInfoOnSave="1" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483672" r:id="rId1"/>
+    <p:sldMasterId id="2147483672" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId11"/>
+    <p:handoutMasterId r:id="rId18"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...6 lines deleted...]
-    <p:sldId id="524" r:id="rId9"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="520" r:id="rId6"/>
+    <p:sldId id="521" r:id="rId7"/>
+    <p:sldId id="528" r:id="rId8"/>
+    <p:sldId id="512" r:id="rId9"/>
+    <p:sldId id="517" r:id="rId10"/>
+    <p:sldId id="522" r:id="rId11"/>
+    <p:sldId id="523" r:id="rId12"/>
+    <p:sldId id="524" r:id="rId13"/>
+    <p:sldId id="525" r:id="rId14"/>
+    <p:sldId id="526" r:id="rId15"/>
+    <p:sldId id="527" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="2700" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="685800" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="2700" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -209,101 +250,109 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="表紙" id="{6ECC588E-8C97-B34D-8EC5-084E0B5FDA40}">
           <p14:sldIdLst>
             <p14:sldId id="256"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="レイアウトテンプレート" id="{B417EFD8-CCF2-8A4E-AC61-DC3781472CE0}">
           <p14:sldIdLst>
             <p14:sldId id="520"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="プロトタイプサンプル" id="{CC7C0F5A-DB4D-D34C-AA94-EC809784130F}">
           <p14:sldIdLst>
             <p14:sldId id="521"/>
           </p14:sldIdLst>
         </p14:section>
+        <p14:section name="カラーパレット" id="{DFA223B7-2EC7-4B6A-8A56-9886C92CA564}">
+          <p14:sldIdLst>
+            <p14:sldId id="528"/>
+          </p14:sldIdLst>
+        </p14:section>
         <p14:section name="チャートライブラリ" id="{C5D18833-EC6E-634D-B9C4-095785790895}">
           <p14:sldIdLst>
             <p14:sldId id="512"/>
             <p14:sldId id="517"/>
             <p14:sldId id="522"/>
             <p14:sldId id="523"/>
             <p14:sldId id="524"/>
+            <p14:sldId id="525"/>
+            <p14:sldId id="526"/>
+            <p14:sldId id="527"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="C5D7FB"/>
+    <a:srgbClr val="FA0000"/>
     <a:srgbClr val="00118F"/>
-    <a:srgbClr val="C5D7FB"/>
     <a:srgbClr val="115A36"/>
     <a:srgbClr val="9BD4B5"/>
     <a:srgbClr val="D9D9D9"/>
     <a:srgbClr val="018838"/>
     <a:srgbClr val="959595"/>
     <a:srgbClr val="F8FBF9"/>
     <a:srgbClr val="1A1A1C"/>
-    <a:srgbClr val="FA0000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{6E25E649-3F16-4E02-A733-19D2CDBF48F0}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
@@ -1822,175 +1871,352 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="92624" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="16778" autoAdjust="0"/>
+    <p:restoredTop sz="84394" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="41" d="100"/>
+          <a:sy n="41" d="100"/>
         </p:scale>
-        <p:origin x="850" y="269"/>
+        <p:origin x="736" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="-23958"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="122" d="100"/>
           <a:sy n="122" d="100"/>
         </p:scale>
         <p:origin x="5004" y="68"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}"/>
+    <pc:docChg chg="custSel addSld delSld modSld modSection">
+      <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-28T08:30:29.476" v="61" actId="255"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-28T08:30:29.476" v="61" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="935936335" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-28T08:30:29.476" v="61" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="935936335" sldId="256"/>
+            <ac:spMk id="4" creationId="{67B7222C-65F1-1AE6-070A-83523015B5DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp modNotesTx">
+        <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2477112296" sldId="520"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="3" creationId="{554C16B0-3336-1177-E6E6-04F8AF79DBF6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="5" creationId="{A3650A58-F07E-ADF5-4DF6-349EA334671C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="10" creationId="{5F6809D0-9E3C-D272-1303-0F4FC4EDC5E8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="11" creationId="{D3195B10-80D7-1566-7D89-98D0AFDBAFFB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="16" creationId="{219FFFF9-0F1E-0C52-FE76-5A32BED80F2F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="17" creationId="{46AC72FC-4E22-74FB-43C4-5C7EC90CB0E7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="27" creationId="{98AC3746-4BA1-4AA1-2625-09AC5908FBE1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="28" creationId="{A7ECC26F-2358-9BD3-87F5-A04130D9C8B6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="29" creationId="{CB41B92A-77E5-F66E-5ED3-9A306FA3A626}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-15T01:54:34.671" v="55" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2477112296" sldId="520"/>
+            <ac:spMk id="41" creationId="{0CD23BA8-3C0F-B563-E264-A38F077B96B3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-10T10:30:38.662" v="12" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2261149590" sldId="523"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp mod modNotesTx">
+        <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-10T10:03:14.534" v="7" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="212321096" sldId="527"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-10T10:35:33.922" v="54"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4221172075" sldId="528"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="高畑 美寿樹" userId="5ef25373-10cf-4309-b310-57af5788451a" providerId="ADAL" clId="{657FF94D-D5DE-416F-86F3-375F8769D05F}" dt="2026-07-10T10:35:33.922" v="54"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4221172075" sldId="528"/>
+            <ac:picMk id="4" creationId="{EE95AC19-6842-B1A9-966D-2E97733AFB39}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet11.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors12.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style12.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet12.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors13.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style13.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet13.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors14.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style14.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet14.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors15.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style15.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet15.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors16.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style16.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet16.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors17.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style17.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet17.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors18.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style18.xml"/></Relationships>
 </file>
 
+<file path=ppt/charts/_rels/chart19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet18.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors19.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style19.xml"/></Relationships>
+</file>
+
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet19.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors20.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style20.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet20.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors21.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style21.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet21.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors22.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style22.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet22.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors23.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style23.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet8.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chartEx1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors24.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet23.xlsx"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chartEx2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors25.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet24.xlsx"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chartEx3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors26.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet25.xlsx"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.55262415859738012"/>
           <c:y val="0.10092208742069542"/>
@@ -3877,90 +4103,90 @@
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="en-JP"/>
                 </a:p>
               </c:txPr>
               <c:showLegendKey val="0"/>
-              <c:showVal val="1"/>
+              <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
-              <c:showPercent val="0"/>
+              <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-E0B7-41D4-BA0F-CFE11B654903}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-JP"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
-            <c:showVal val="1"/>
+            <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
-            <c:showPercent val="0"/>
+            <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$4</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
@@ -4234,68 +4460,69 @@
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-JP"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="742682496"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="742682496"/>
         <c:scaling>
           <c:orientation val="minMax"/>
+          <c:max val="6"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
-        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:numFmt formatCode="#,##0_);[Red]\(#,##0\)" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-JP"/>
@@ -4916,128 +5143,128 @@
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="en-JP"/>
                 </a:p>
               </c:txPr>
               <c:showLegendKey val="0"/>
-              <c:showVal val="1"/>
+              <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
-              <c:showPercent val="0"/>
+              <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-EC73-4495-B72B-7C648DE9CBC4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="en-JP"/>
                 </a:p>
               </c:txPr>
               <c:showLegendKey val="0"/>
-              <c:showVal val="1"/>
+              <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
-              <c:showPercent val="0"/>
+              <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-EC73-4495-B72B-7C648DE9CBC4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-JP"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
-            <c:showVal val="1"/>
+            <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
-            <c:showPercent val="0"/>
+            <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$4</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
@@ -5162,145 +5389,145 @@
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart17.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
-          <c:idx val="0"/>
+          <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>Sheet1!$B$1</c:f>
+              <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Series 1</c:v>
+                  <c:v>Series 3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent1"/>
+              <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$6</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>37261</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>37262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>37263</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>37264</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37265</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$6</c:f>
+              <c:f>Sheet1!$D$2:$D$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>32</c:v>
+                  <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>32</c:v>
+                  <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>28</c:v>
+                  <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>12</c:v>
+                  <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>15</c:v>
+                  <c:v>28</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-400A-4F0D-9908-809233D53327}"/>
+              <c16:uniqueId val="{00000002-400A-4F0D-9908-809233D53327}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Series 2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent2"/>
+              <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$6</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>37261</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>37262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>37263</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>37264</c:v>
@@ -5320,125 +5547,125 @@
                 <c:pt idx="0">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-400A-4F0D-9908-809233D53327}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
-          <c:idx val="2"/>
+          <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>Sheet1!$D$1</c:f>
+              <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Series 3</c:v>
+                  <c:v>Series 1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$6</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>37261</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>37262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>37263</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>37264</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>37265</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$D$2:$D$6</c:f>
+              <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>28</c:v>
+                </c:pt>
+                <c:pt idx="3">
                   <c:v>12</c:v>
                 </c:pt>
-                <c:pt idx="1">
-[...7 lines deleted...]
-                </c:pt>
                 <c:pt idx="4">
-                  <c:v>28</c:v>
+                  <c:v>15</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-400A-4F0D-9908-809233D53327}"/>
+              <c16:uniqueId val="{00000000-400A-4F0D-9908-809233D53327}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="384761808"/>
         <c:axId val="781880848"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="384761808"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="m/d/yyyy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -5600,429 +5827,695 @@
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart18.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
-      <c:barChart>
-[...1 lines deleted...]
-        <c:grouping val="clustered"/>
+      <c:areaChart>
+        <c:grouping val="percentStacked"/>
         <c:varyColors val="0"/>
         <c:ser>
+          <c:idx val="2"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$D$2:$D$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>28</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-113B-44B4-9D38-4D871C704AA0}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 2</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>28</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-113B-44B4-9D38-4D871C704AA0}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
           <c:idx val="0"/>
-          <c:order val="0"/>
+          <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Series 1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
-          <c:invertIfNegative val="0"/>
-[...52 lines deleted...]
-          </c:dLbls>
           <c:cat>
-            <c:strRef>
-[...2 lines deleted...]
-                <c:ptCount val="4"/>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>Category 1</c:v>
+                  <c:v>37261</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>Category 2</c:v>
+                  <c:v>37262</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>Category 3</c:v>
+                  <c:v>37263</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>Category 4</c:v>
+                  <c:v>37264</c:v>
                 </c:pt>
-              </c:strCache>
-            </c:strRef>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$5</c:f>
+              <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="4"/>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>4.3</c:v>
+                  <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2.5</c:v>
+                  <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>3.5</c:v>
+                  <c:v>28</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>4.5</c:v>
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>15</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1F91-4017-AE5D-EAC8609F97AC}"/>
+              <c16:uniqueId val="{00000000-113B-44B4-9D38-4D871C704AA0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:gapWidth val="150"/>
-[...104 lines deleted...]
-        <c:axId val="517974352"/>
+        <c:axId val="384761808"/>
+        <c:axId val="781880848"/>
+      </c:areaChart>
+      <c:dateAx>
+        <c:axId val="384761808"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
-        <c:numFmt formatCode="General" sourceLinked="1"/>
-        <c:majorTickMark val="none"/>
+        <c:numFmt formatCode="m/d/yyyy" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-JP"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1292395647"/>
+        <c:crossAx val="781880848"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
-        <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
-        <c:noMultiLvlLbl val="0"/>
-      </c:catAx>
+        <c:baseTimeUnit val="days"/>
+      </c:dateAx>
       <c:valAx>
-        <c:axId val="1292395647"/>
+        <c:axId val="781880848"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0%" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="384761808"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="l"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-JP"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart19.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:areaChart>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 1</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>28</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>15</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-B7FB-457F-9073-D1C18866E569}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="384761808"/>
+        <c:axId val="781880848"/>
+      </c:areaChart>
+      <c:dateAx>
+        <c:axId val="384761808"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="m/d/yyyy" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="781880848"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblOffset val="100"/>
+        <c:baseTimeUnit val="days"/>
+      </c:dateAx>
+      <c:valAx>
+        <c:axId val="781880848"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-JP"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="517974352"/>
+        <c:crossAx val="384761808"/>
         <c:crosses val="autoZero"/>
-        <c:crossBetween val="between"/>
+        <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
-    <c:legend>
-[...26 lines deleted...]
-    </c:legend>
     <c:plotVisOnly val="1"/>
-    <c:dispBlanksAs val="gap"/>
+    <c:dispBlanksAs val="zero"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
@@ -6359,50 +6852,1979 @@
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart20.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:areaChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 1</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:alpha val="90000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>27</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-5CF4-4FAC-BC11-EF85ECE2D1FB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 2</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>20</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>26</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>22</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-5CF4-4FAC-BC11-EF85ECE2D1FB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:numCache>
+                <c:formatCode>m/d/yyyy</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>37261</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>37262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>37263</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>37264</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>37265</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$D$2:$D$6</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>8</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>10</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>13</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>12</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-5CF4-4FAC-BC11-EF85ECE2D1FB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="384761808"/>
+        <c:axId val="781880848"/>
+      </c:areaChart>
+      <c:dateAx>
+        <c:axId val="384761808"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="m/d/yyyy" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="781880848"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblOffset val="100"/>
+        <c:baseTimeUnit val="days"/>
+      </c:dateAx>
+      <c:valAx>
+        <c:axId val="781880848"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="384761808"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="l"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-JP"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart21.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 1</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$A$2:$A$5</c:f>
+              <c:strCache>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>Category 1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Category 2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Category 3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Category 4</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>4.3</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.5</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4.5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-1F91-4017-AE5D-EAC8609F97AC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 2</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$A$2:$A$5</c:f>
+              <c:strCache>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>Category 1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Category 2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Category 3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Category 4</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>4.4000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.8</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-69C6-4358-A4AF-85E56D7F452C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:overlap val="100"/>
+        <c:axId val="517974352"/>
+        <c:axId val="1292395647"/>
+      </c:barChart>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="7"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$A$2:$A$5</c:f>
+              <c:strCache>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>Category 1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Category 2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Category 3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Category 4</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$D$2:$D$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-1F91-4017-AE5D-EAC8609F97AC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="517974352"/>
+        <c:axId val="1292395647"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="517974352"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1292395647"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1292395647"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="517974352"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-JP"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart22.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 1</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$A$2:$A$5</c:f>
+              <c:strCache>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>Category 1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Category 2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Category 3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Category 4</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>4.3</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.5</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.5</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4.5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-6B56-44CA-A3B9-864C3FEC04C1}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$C$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 2</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>4.4000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.8</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>4.4000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.8</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-6B56-44CA-A3B9-864C3FEC04C1}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:axId val="517974352"/>
+        <c:axId val="1292395647"/>
+      </c:barChart>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet1!$D$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Series 3</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="7"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>4.4000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.8</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$D$2:$D$5</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-6B56-44CA-A3B9-864C3FEC04C1}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="517974352"/>
+        <c:axId val="1292395647"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="517974352"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1292395647"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1292395647"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="517974352"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-JP"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-JP"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart23.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ja-JP"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="25400" cap="rnd">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:dPt>
+            <c:idx val="19"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="5"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000000-9568-4751-9D72-5790AB328CDC}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet1!$B$2:$B$21</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="20"/>
+                <c:pt idx="0">
+                  <c:v>2.6</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3.1</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4.0999999999999996</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>4.5999999999999996</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>4.8</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>4.9000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>5.0999999999999996</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>5.2</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>5.3</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>5.4</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>5.6</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>5.7</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>5.9</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>6.2</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>6.8</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>7.4</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>8.1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet1!$C$2:$C$21</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="20"/>
+                <c:pt idx="0">
+                  <c:v>8.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>7.9</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>8</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>6.5</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>7.3</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>5.9</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>6.7</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>4.9000000000000004</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>7.1</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>5.4</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>6</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>4.7</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>6.2</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>6.5</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>4.5999999999999996</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>5.3</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>4.2</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>5.0999999999999996</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-1F91-4017-AE5D-EAC8609F97AC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="517974352"/>
+        <c:axId val="1292395647"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="517974352"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1292395647"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="1292395647"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-JP"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="517974352"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -10236,50 +12658,323 @@
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-JP"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
+<file path=ppt/charts/chartEx1.xml><?xml version="1.0" encoding="utf-8"?>
+<cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+  <cx:chartData>
+    <cx:externalData r:id="rId1" cx:autoUpdate="0"/>
+    <cx:data id="0">
+      <cx:strDim type="cat">
+        <cx:f>Sheet1!$A$2:$A$5</cx:f>
+        <cx:lvl ptCount="4">
+          <cx:pt idx="0">Category 1</cx:pt>
+          <cx:pt idx="1">Category 2</cx:pt>
+          <cx:pt idx="2">Category 3</cx:pt>
+          <cx:pt idx="3">合計</cx:pt>
+        </cx:lvl>
+      </cx:strDim>
+      <cx:numDim type="val">
+        <cx:f>Sheet1!$B$2:$B$5</cx:f>
+        <cx:lvl ptCount="4" formatCode="G/標準">
+          <cx:pt idx="0">57</cx:pt>
+          <cx:pt idx="1">-11</cx:pt>
+          <cx:pt idx="2">-19</cx:pt>
+          <cx:pt idx="3">27</cx:pt>
+        </cx:lvl>
+      </cx:numDim>
+    </cx:data>
+  </cx:chartData>
+  <cx:chart>
+    <cx:plotArea>
+      <cx:plotAreaRegion>
+        <cx:series layoutId="waterfall" uniqueId="{4E273AAD-F5CB-473D-8258-A03767065754}">
+          <cx:tx>
+            <cx:txData>
+              <cx:f>Sheet1!$B$1</cx:f>
+              <cx:v>Series 1</cx:v>
+            </cx:txData>
+          </cx:tx>
+          <cx:dataPt idx="3">
+            <cx:spPr>
+              <a:solidFill>
+                <a:srgbClr val="115A36"/>
+              </a:solidFill>
+            </cx:spPr>
+          </cx:dataPt>
+          <cx:dataLabels/>
+          <cx:dataId val="0"/>
+          <cx:layoutPr>
+            <cx:visibility connectorLines="1"/>
+            <cx:subtotals>
+              <cx:idx val="3"/>
+            </cx:subtotals>
+          </cx:layoutPr>
+        </cx:series>
+      </cx:plotAreaRegion>
+      <cx:axis id="0">
+        <cx:catScaling gapWidth="0.800000012"/>
+        <cx:tickLabels/>
+      </cx:axis>
+      <cx:axis id="1">
+        <cx:valScaling/>
+        <cx:majorGridlines/>
+        <cx:tickLabels/>
+      </cx:axis>
+    </cx:plotArea>
+    <cx:legend pos="b" align="ctr" overlay="0">
+      <cx:txPr>
+        <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="1A1A1C">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:latin typeface="Bahnschrift"/>
+            <a:ea typeface="Noto Sans JP"/>
+          </a:endParaRPr>
+        </a:p>
+      </cx:txPr>
+    </cx:legend>
+  </cx:chart>
+  <cx:fmtOvrs>
+    <cx:fmtOvr idx="0">
+      <cx:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </cx:spPr>
+    </cx:fmtOvr>
+    <cx:fmtOvr idx="1">
+      <cx:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+      </cx:spPr>
+    </cx:fmtOvr>
+    <cx:fmtOvr idx="2">
+      <cx:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent2"/>
+        </a:solidFill>
+      </cx:spPr>
+    </cx:fmtOvr>
+  </cx:fmtOvrs>
+</cx:chartSpace>
+</file>
+
+<file path=ppt/charts/chartEx2.xml><?xml version="1.0" encoding="utf-8"?>
+<cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+  <cx:chartData>
+    <cx:externalData r:id="rId1" cx:autoUpdate="0"/>
+    <cx:data id="0">
+      <cx:strDim type="cat">
+        <cx:f>Sheet1!$A$2:$A$5</cx:f>
+        <cx:lvl ptCount="4">
+          <cx:pt idx="0">Category 1</cx:pt>
+          <cx:pt idx="1">Category 2</cx:pt>
+          <cx:pt idx="2">Category 3</cx:pt>
+          <cx:pt idx="3">Category 4</cx:pt>
+        </cx:lvl>
+      </cx:strDim>
+      <cx:numDim type="size">
+        <cx:f>Sheet1!$B$2:$B$5</cx:f>
+        <cx:lvl ptCount="4" formatCode="G/標準">
+          <cx:pt idx="0">5.7999999999999998</cx:pt>
+          <cx:pt idx="1">3.2000000000000002</cx:pt>
+          <cx:pt idx="2">1.3999999999999999</cx:pt>
+          <cx:pt idx="3">0.90000000000000002</cx:pt>
+        </cx:lvl>
+      </cx:numDim>
+    </cx:data>
+  </cx:chartData>
+  <cx:chart>
+    <cx:plotArea>
+      <cx:plotAreaRegion>
+        <cx:series layoutId="treemap" uniqueId="{F8E8C811-F9EA-4034-976B-CE0812984806}">
+          <cx:tx>
+            <cx:txData>
+              <cx:f>Sheet1!$B$1</cx:f>
+              <cx:v>Series1</cx:v>
+            </cx:txData>
+          </cx:tx>
+          <cx:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+          </cx:spPr>
+          <cx:dataPt idx="1">
+            <cx:spPr>
+              <a:solidFill>
+                <a:srgbClr val="018838"/>
+              </a:solidFill>
+            </cx:spPr>
+          </cx:dataPt>
+          <cx:dataPt idx="2">
+            <cx:spPr>
+              <a:solidFill>
+                <a:srgbClr val="51B883"/>
+              </a:solidFill>
+            </cx:spPr>
+          </cx:dataPt>
+          <cx:dataPt idx="3">
+            <cx:spPr>
+              <a:solidFill>
+                <a:srgbClr val="51B883">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:srgbClr>
+              </a:solidFill>
+            </cx:spPr>
+          </cx:dataPt>
+          <cx:dataLabels>
+            <cx:txPr>
+              <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bahnschrift"/>
+                  <a:ea typeface="Noto Sans JP"/>
+                </a:endParaRPr>
+              </a:p>
+            </cx:txPr>
+          </cx:dataLabels>
+          <cx:dataId val="0"/>
+          <cx:layoutPr/>
+        </cx:series>
+      </cx:plotAreaRegion>
+    </cx:plotArea>
+    <cx:legend pos="b" align="ctr" overlay="0">
+      <cx:txPr>
+        <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="1A1A1C">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:latin typeface="Bahnschrift"/>
+            <a:ea typeface="Noto Sans JP"/>
+          </a:endParaRPr>
+        </a:p>
+      </cx:txPr>
+    </cx:legend>
+  </cx:chart>
+</cx:chartSpace>
+</file>
+
+<file path=ppt/charts/chartEx3.xml><?xml version="1.0" encoding="utf-8"?>
+<cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+  <cx:chartData>
+    <cx:externalData r:id="rId1" cx:autoUpdate="0"/>
+    <cx:data id="0">
+      <cx:strDim type="cat">
+        <cx:f>Sheet1!$A$2:$A$5</cx:f>
+        <cx:lvl ptCount="4">
+          <cx:pt idx="0">Category 1</cx:pt>
+          <cx:pt idx="1">Category 2</cx:pt>
+          <cx:pt idx="2">Category 3</cx:pt>
+          <cx:pt idx="3">Category 4</cx:pt>
+        </cx:lvl>
+      </cx:strDim>
+      <cx:numDim type="val">
+        <cx:f>Sheet1!$B$2:$B$5</cx:f>
+        <cx:lvl ptCount="4" formatCode="G/標準">
+          <cx:pt idx="0">100</cx:pt>
+          <cx:pt idx="1">74</cx:pt>
+          <cx:pt idx="2">29</cx:pt>
+          <cx:pt idx="3">15</cx:pt>
+        </cx:lvl>
+      </cx:numDim>
+    </cx:data>
+  </cx:chartData>
+  <cx:chart>
+    <cx:plotArea>
+      <cx:plotAreaRegion>
+        <cx:series layoutId="funnel" uniqueId="{E9C05BBD-6523-4A1A-8302-4EB0E2EEC8F3}">
+          <cx:tx>
+            <cx:txData>
+              <cx:f>Sheet1!$B$1</cx:f>
+              <cx:v>Series1</cx:v>
+            </cx:txData>
+          </cx:tx>
+          <cx:dataId val="0"/>
+        </cx:series>
+      </cx:plotAreaRegion>
+      <cx:axis id="0">
+        <cx:catScaling gapWidth="0.0599999987"/>
+        <cx:tickLabels/>
+      </cx:axis>
+    </cx:plotArea>
+  </cx:chart>
+</cx:chartSpace>
+</file>
+
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
@@ -10636,51 +13331,371 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=ppt/charts/colors19.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=ppt/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors20.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors21.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors22.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors23.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors24.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors25.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors26.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -15569,51 +18584,51 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style18.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="322">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="276">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1330" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
@@ -15839,53 +18854,58 @@
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-[...1 lines deleted...]
-        <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
@@ -15894,52 +18914,52 @@
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="5000"/>
             <a:lumOff val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="75000"/>
-            <a:lumOff val="25000"/>
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
@@ -16084,52 +19104,52 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=ppt/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+<file path=ppt/charts/style19.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="276">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1330" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
@@ -16142,169 +19162,155 @@
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:defRPr sz="1330" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln>
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1197" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...5 lines deleted...]
-    </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...5 lines deleted...]
-    </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="0"/>
+    <cs:fillRef idx="1"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="28575" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:dataPointMarker>
   <cs:dataPointMarkerLayout symbol="circle" size="5"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="0"/>
+    <cs:fillRef idx="1"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
@@ -16369,53 +19375,58 @@
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-[...1 lines deleted...]
-        <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
@@ -16489,50 +19500,61 @@
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
   </cs:plotArea>
   <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
@@ -16599,50 +19621,4168 @@
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style20.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="276">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style21.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="322">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style22.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="322">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style23.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="322">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style24.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style25.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1330" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style26.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="419">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1330"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat">
+        <a:solidFill>
+          <a:srgbClr val="D9D9D9"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1862"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1330" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
@@ -20248,51 +27388,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{07A86A4F-2F3A-41B4-96D7-A6BC734F24E4}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/26</a:t>
+              <a:t>2026/7/28</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="フッター プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -20417,51 +27557,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D0AA0B1D-7A51-42D9-8DFA-09F3C87A49A6}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/26</a:t>
+              <a:t>2026/7/28</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -20714,50 +27854,690 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="4800600" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="5486400" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="822656254"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1823242844"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A4DB19D-01EA-ED3B-9DDC-F5AE10CFD40E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB59329C-23E9-2501-AC32-69CE274255A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4216EC09-14AF-1A11-E10D-ADC15282D29D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90EC45DD-A2D1-8264-450E-E46AEACDA65A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2045344111"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2543188670"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3985487805"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030895860"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{96EFCBF7-8B09-4221-B653-D7FD288FFF6B}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1841829816"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="表紙">
@@ -23636,79 +31416,95 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="11271" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="5996" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="654" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digital.go.jp/resources/dashboard-guidebook#:~:text=%E3%81%97%E3%81%A6%E3%81%84%E3%81%BE%E3%81%99%E3%80%82-,%E5%AE%9F%E8%B7%B5%E3%82%AC%E3%82%A4%E3%83%89%E3%83%96%E3%83%83%E3%82%AF%E3%81%AE%E9%96%A2%E9%80%A3%E8%B3%87%E6%96%99,-%E5%AE%9F%E8%B7%B5%E3%82%AC%E3%82%A4%E3%83%89%E3%83%96%E3%83%83%E3%82%AF%E5%86%85" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digital.go.jp/resources/dashboard-guidebook#:~:text=%E3%81%97%E3%81%A6%E3%81%84%E3%81%BE%E3%81%99%E3%80%82-,%E5%AE%9F%E8%B7%B5%E3%82%AC%E3%82%A4%E3%83%89%E3%83%96%E3%83%83%E3%82%AF%E3%81%AE%E9%96%A2%E9%80%A3%E8%B3%87%E6%96%99,-%E5%AE%9F%E8%B7%B5%E3%82%AC%E3%82%A4%E3%83%89%E3%83%96%E3%83%83%E3%82%AF%E5%86%85" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2014/relationships/chartEx" Target="../charts/chartEx3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2014/relationships/chartEx" Target="../charts/chartEx2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2014/relationships/chartEx" Target="../charts/chartEx1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nlftp.mlit.go.jp/ksj/gml/datalist/KsjTmplt-N03-2025.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="テキスト プレースホルダー 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A70328-E8E3-701A-F2F7-AD7275F9D6C2}"/>
@@ -23783,82 +31579,82 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="746015" y="5944485"/>
             <a:ext cx="16959263" cy="1061829"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>Ver. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
-              <a:t>1.0</a:t>
+              <a:t>1.1</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" dirty="0"/>
               <a:t>年</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1600" dirty="0"/>
-              <a:t>2</a:t>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>8</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1400"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" dirty="0"/>
               <a:t>月</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1600" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1" spc="100" dirty="0"/>
               <a:t>東京都デジタルサービス局</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" b="1" spc="100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 3">
@@ -24085,72 +31881,5996 @@
               <a:defRPr kumimoji="1" sz="2700" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>このキットは、東京都庁内におけるダッシュボード制作業務のため「</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId2">
+                <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>ダッシュボードイメージ作成ツールキット</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>」（デジタル庁）をもとにして作成されたものです。</a:t>
             </a:r>
             <a:endParaRPr lang="ja-JP" altLang="en-US" b="1" spc="100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="935936335"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C91CF094-FFB4-2A27-7C68-946AB6E98666}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CEEC82D-6C90-8E12-4258-EA076F4F8A81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="5365640"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AB0A83E-5DD4-3939-8A55-4BEAF3259519}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="1049408"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24AF5BEE-E6A0-21CB-968D-FDDF37A56F97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="5365640"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C0325B-CE0F-90DE-53C7-F85248C8AE70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="1049408"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="テキスト ボックス 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5A7FD79-20F4-82E6-E78D-FA6D519F2FAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="1049408"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>マトリクス</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3821071-A3BC-C407-FC55-F2BA4F523AA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395026" y="1049408"/>
+            <a:ext cx="4912079" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="457200">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>折れ線グラフおよび積み上げ縦棒グラフ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1800" b="1" kern="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="テキスト ボックス 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1708104F-CA4E-C599-D663-699ABFCE4289}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="5365640"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>テーブル</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="テキスト ボックス 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9CDA4BA-AECC-691A-9CF8-C221B9C75536}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395026" y="5365640"/>
+            <a:ext cx="5091373" cy="495107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="457200">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>折れ線グラフおよび集合縦棒グラフ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Chart 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEC36A98-FD90-7949-9569-F4B2870349B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2581726286"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="665027" y="1760383"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Table 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A46F0A94-7DEF-52E3-3850-C12288735521}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="9510879" y="1760385"/>
+          <a:ext cx="8100000" cy="3239999"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{6E25E649-3F16-4E02-A733-19D2CDBF48F0}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3478935261"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3879681756"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="56081791"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1608907001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title A</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title B</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title C</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2609471424"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title A</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3001430021"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title B</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3488793379"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title C</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1396710376"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title D</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="998315253"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title E</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="224235674"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title F</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2716974154"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Table 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A3F2A3E-A220-2A2F-55A9-B3FD6697312A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="9510879" y="6069303"/>
+          <a:ext cx="8100000" cy="3239999"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{6E25E649-3F16-4E02-A733-19D2CDBF48F0}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3478935261"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3879681756"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="56081791"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2025000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1608907001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title A</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title B</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title C</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-JP" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Title D</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="D9D9D9"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2609471424"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3001430021"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3488793379"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1396710376"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="998315253"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="224235674"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="462857">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-JP" sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="137160" marR="137160" marT="68580" marB="68580" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="959595"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2716974154"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="テキスト ボックス 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43722D5-FB1B-B85F-D9A7-801B72FE68FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8566226" cy="833541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>チャートライブラリ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>( 6/8 )</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Chart 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510ED3F0-1D93-A206-08F7-B3C2BB1B7305}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609819348"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="665027" y="6069302"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1311111251"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8DF263A-5977-E838-EDB1-09830CD3710E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4881DC45-7947-3027-3DD2-425DAF098D3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="5365640"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C611EE0-3B45-F1DB-A9E9-1E03F515C0E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="1049408"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF75377C-12A7-D411-AF5E-0BC847DBD938}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="5365640"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E103A390-0855-3EB8-3215-77D73196DC71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="1049408"/>
+            <a:ext cx="8640000" cy="4152217"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="テキスト ボックス 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2B251B-F213-9B2E-C1D5-8FDDE2AB2551}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="1049408"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>ツリーマップ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CF6F013-D0B0-EE7F-9372-471ADB206524}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="1049408"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>ウォーターフォール図</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="テキスト ボックス 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6509E7B-1BF0-A134-66DF-6C5C16253C93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9240879" y="5365640"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>ファネル</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="テキスト ボックス 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A88A1D6-4910-EF46-9829-A8C1B4C265C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="5365640"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>散布図</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Chart 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{531664A1-D715-87CF-4A91-E90D8CB4F635}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2654724102"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="665027" y="6069302"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="テキスト ボックス 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30BB2114-3269-577D-4645-D78DB7FF6939}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8566226" cy="833541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>チャートライブラリ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>( 7/8 )</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex">
+        <mc:Choice Requires="cx4">
+          <p:graphicFrame>
+            <p:nvGraphicFramePr>
+              <p:cNvPr id="6" name="Chart 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EECE7B9C-9981-21AF-D536-BDB32FEB1923}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvGraphicFramePr/>
+              <p:nvPr>
+                <p:extLst>
+                  <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                    <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2768159266"/>
+                  </p:ext>
+                </p:extLst>
+              </p:nvPr>
+            </p:nvGraphicFramePr>
+            <p:xfrm>
+              <a:off x="665027" y="1760383"/>
+              <a:ext cx="8100000" cy="3240000"/>
+            </p:xfrm>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                <cx:chart xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+              </a:graphicData>
+            </a:graphic>
+          </p:graphicFrame>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="6" name="Chart 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EECE7B9C-9981-21AF-D536-BDB32FEB1923}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId5"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="665027" y="1760383"/>
+                <a:ext cx="8100000" cy="3240000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Choice Requires="cx1">
+          <p:graphicFrame>
+            <p:nvGraphicFramePr>
+              <p:cNvPr id="11" name="Chart 16">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55D5A601-C1BC-13A6-73ED-7ABD00C2EB47}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvGraphicFramePr/>
+              <p:nvPr>
+                <p:extLst>
+                  <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                    <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1436747241"/>
+                  </p:ext>
+                </p:extLst>
+              </p:nvPr>
+            </p:nvGraphicFramePr>
+            <p:xfrm>
+              <a:off x="9510879" y="1760384"/>
+              <a:ext cx="8100000" cy="3240000"/>
+            </p:xfrm>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                <cx:chart xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+              </a:graphicData>
+            </a:graphic>
+          </p:graphicFrame>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="11" name="Chart 16">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55D5A601-C1BC-13A6-73ED-7ABD00C2EB47}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9510879" y="1760384"/>
+                <a:ext cx="8100000" cy="3240000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+        <mc:Choice Requires="cx2">
+          <p:graphicFrame>
+            <p:nvGraphicFramePr>
+              <p:cNvPr id="25" name="グラフ 24">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D4CE79C-DE84-73F3-C2D0-BD9D8BB6DCE4}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvGraphicFramePr/>
+              <p:nvPr>
+                <p:extLst>
+                  <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                    <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337360202"/>
+                  </p:ext>
+                </p:extLst>
+              </p:nvPr>
+            </p:nvGraphicFramePr>
+            <p:xfrm>
+              <a:off x="9510879" y="6069302"/>
+              <a:ext cx="8100000" cy="3240000"/>
+            </p:xfrm>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                <cx:chart xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+              </a:graphicData>
+            </a:graphic>
+          </p:graphicFrame>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="25" name="グラフ 24">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D4CE79C-DE84-73F3-C2D0-BD9D8BB6DCE4}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9510879" y="6069302"/>
+                <a:ext cx="8100000" cy="3240000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365307109"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBBA7EE2-6626-6967-9C03-F50DD230764F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F746E92D-9F99-AFF3-FA76-073F3DFB09F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395026" y="1049405"/>
+            <a:ext cx="10762189" cy="8460000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E97195-CF1E-5DE0-0D1E-AA72C626F122}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11461636" y="1049405"/>
+            <a:ext cx="6405159" cy="4068000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="テキスト ボックス 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4237634C-7DF6-C36B-A895-BBEB1935C782}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11475719" y="994988"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>マップ（伊豆諸島）</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D0E99D0-3E91-B956-7F0F-766FE6652E39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395027" y="1049408"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>マップ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>（都市部）</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="テキスト ボックス 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFFF8BEC-A681-6C0F-0DC3-0E920302ACB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8566226" cy="833541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>チャートライブラリ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>( 8/8 )</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="図 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521A101F-30DB-77EC-3718-C02E70B9E923}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1382410" y="2376027"/>
+            <a:ext cx="8878539" cy="6601746"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="テキスト ボックス 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6FD52CD-04A8-5172-4A93-227EEA8FA03A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11444398" y="9646427"/>
+            <a:ext cx="6538970" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>国土数値情報（行政区域データ）</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>」（国土交通省）を加工して作成</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rounded Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AFE5A4B-19D3-E2B1-83A1-E88DAA19405E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11444398" y="5441405"/>
+            <a:ext cx="6405159" cy="4068000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3520"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-JP" sz="4050" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="+mj-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8CDA5D3-EE91-6870-2EF1-DD8B241F9456}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11475719" y="5399806"/>
+            <a:ext cx="3877728" cy="495108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>マップ（小笠原諸島）</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="図 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F973EFC4-18AB-F2EE-0D9A-49DD874C8029}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13651697" y="2024898"/>
+            <a:ext cx="2124371" cy="2857899"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="図 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C1820F-C0D4-E7FE-74BE-CF3C531A0870}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13238602" y="6436854"/>
+            <a:ext cx="2114845" cy="2800741"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="212321096"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -24293,1994 +38013,2015 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ダッシュボードタイトルが入ります</a:t>
             </a:r>
             <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1C"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="四角形: 角を丸くする 1">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42" name="グループ化 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C06EE3-E47F-5C3D-4997-482E527F6FAF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A00C583A-0B92-233A-4016-67A44E275ED9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6326539" y="1039236"/>
-            <a:ext cx="2700000" cy="1980000"/>
+            <a:off x="395025" y="1039236"/>
+            <a:ext cx="17497522" cy="8480014"/>
+            <a:chOff x="395025" y="1039236"/>
+            <a:chExt cx="17497522" cy="8480014"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...1925 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="四角形: 角を丸くする 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C06EE3-E47F-5C3D-4997-482E527F6FAF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6326539" y="1039236"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="四角形: 角を丸くする 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554C16B0-3336-1177-E6E6-04F8AF79DBF6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6304677" y="7539250"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="四角形: 角を丸くする 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3650A58-F07E-ADF5-4DF6-349EA334671C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9263041" y="1039236"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="四角形: 角を丸くする 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EC1FD1D-80FD-64B2-799F-A1745B515A82}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9259503" y="7539250"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="四角形: 角を丸くする 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6809D0-9E3C-D272-1303-0F4FC4EDC5E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6325392" y="3204000"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="四角形: 角を丸くする 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3195B10-80D7-1566-7D89-98D0AFDBAFFB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6304677" y="5373795"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="四角形: 角を丸くする 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58CD018C-4C44-F277-B395-A5995C3B0464}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9262181" y="3204000"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="四角形: 角を丸くする 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{604F9CE1-675D-4365-2EC7-3843E7771F3E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9259503" y="5373795"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="四角形: 角を丸くする 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41C7CDB1-7F9B-5AE4-1FD4-9C1BCA9F1EF5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="397033" y="1039236"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="四角形: 角を丸くする 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05DABAA8-FF71-99BF-26BD-32459D168E24}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1872439" y="6093795"/>
+              <a:ext cx="2700000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="四角形: 角を丸くする 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{219FFFF9-0F1E-0C52-FE76-5A32BED80F2F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="395025" y="3204239"/>
+              <a:ext cx="2700000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="四角形: 角を丸くする 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46AC72FC-4E22-74FB-43C4-5C7EC90CB0E7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1872439" y="7539250"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="四角形: 角を丸くする 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8497AC0D-D60C-8F7D-0AE5-5CBAE361F92F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="395025" y="6094245"/>
+              <a:ext cx="1260000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="四角形: 角を丸くする 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8637939D-E8F2-7C06-7BE4-22C828B59D69}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3331814" y="3204089"/>
+              <a:ext cx="1260000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="四角形: 角を丸くする 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA14E85-D879-3F34-6AF1-B8F9E14DC431}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="397033" y="7539250"/>
+              <a:ext cx="1260000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="四角形: 角を丸くする 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76613544-204B-FEF1-1044-ED85A28F2EAF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3331814" y="1039236"/>
+              <a:ext cx="1260000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="四角形: 角を丸くする 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037893E1-174A-F0D3-DFB1-2B2575032A0F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="395025" y="4649242"/>
+              <a:ext cx="1980000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="四角形: 角を丸くする 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF9AD9F7-1F2C-6C52-08A4-BC478313DDF9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2611143" y="4648942"/>
+              <a:ext cx="1980000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="四角形: 角を丸くする 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDCEA240-23CE-E44C-E219-1CACA2532F9D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4830037" y="4652578"/>
+              <a:ext cx="1260000" cy="2340000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="四角形: 角を丸くする 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E0DBD55-28BE-BAFE-C7F6-6417E05086CF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4830037" y="7179250"/>
+              <a:ext cx="1260000" cy="2340000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="四角形: 角を丸くする 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E933E1-E0E1-66EF-751D-E1CC3B7D9CC0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4830037" y="2845907"/>
+              <a:ext cx="1260000" cy="1620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="四角形: 角を丸くする 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98AC3746-4BA1-4AA1-2625-09AC5908FBE1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4830037" y="1039236"/>
+              <a:ext cx="1260000" cy="1620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="四角形: 角を丸くする 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7ECC26F-2358-9BD3-87F5-A04130D9C8B6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="15192547" y="7539250"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="四角形: 角を丸くする 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB41B92A-77E5-F66E-5ED3-9A306FA3A626}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="13696045" y="3204239"/>
+              <a:ext cx="2700000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="四角形: 角を丸くする 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32020EAE-D1A4-0602-1B22-717F4CF1A5DF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="15192547" y="6094246"/>
+              <a:ext cx="2700000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="四角形: 角を丸くする 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96AD7437-A017-7CF3-968F-F6C67A221461}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="13696045" y="1039236"/>
+              <a:ext cx="2700000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="四角形: 角を丸くする 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85FDBD1D-1A80-12B7-B4F3-4ADE8D20FFFA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="16632547" y="3204240"/>
+              <a:ext cx="1260000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="四角形: 角を丸くする 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80B5D333-86C2-940A-41FA-725FC2F5AB1D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="13696045" y="6094245"/>
+              <a:ext cx="1246146" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="四角形: 角を丸くする 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE19EB7-9DFF-7C1A-1B44-134EEA23CEC1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="16632547" y="1039236"/>
+              <a:ext cx="1260000" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="四角形: 角を丸くする 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9AEC19-B60E-FB32-A5D9-46300C9220E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="13696045" y="7539250"/>
+              <a:ext cx="1246146" cy="1980000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8564"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="四角形: 角を丸くする 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F2E776-FF05-742B-734D-615D46F84DDB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="15912547" y="4654870"/>
+              <a:ext cx="1980000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="四角形: 角を丸くする 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C41CF024-E78B-D6E3-31B6-4E72360D9D38}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="13696045" y="4649242"/>
+              <a:ext cx="1980000" cy="1260000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="四角形: 角を丸くする 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D633EF0-0257-8224-0860-15F64C07A804}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="12199543" y="3565907"/>
+              <a:ext cx="1260000" cy="2340000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="四角形: 角を丸くする 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7700CA65-70EA-5741-3B20-448B0EE52B20}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="12199543" y="1039236"/>
+              <a:ext cx="1260000" cy="2340000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="四角形: 角を丸くする 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30269C06-5AD5-B773-9C77-7196414BB9C5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="12199543" y="6092578"/>
+              <a:ext cx="1260000" cy="1620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="四角形: 角を丸くする 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CD23BA8-3C0F-B563-E264-A38F077B96B3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1" flipV="1">
+              <a:off x="12199543" y="7899250"/>
+              <a:ext cx="1260000" cy="1620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 11750"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9BD4B5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2477112296"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BD316AD-3717-5AB4-3E88-BEDF2938CDA4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -31802,50 +45543,160 @@
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2549290957"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D96CE396-0731-CE52-D7DE-E5F92985957F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="テキスト ボックス 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD28C65F-F7E5-42A8-02A1-A63FAAC21B22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8566226" cy="833541"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A1C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>カラーパレット</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A1A1C"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="図 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE95AC19-6842-B1A9-966D-2E97733AFB39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2020373"/>
+            <a:ext cx="18288000" cy="6246254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4221172075"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Rounded Rectangle 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52B49AAA-CBDD-75E2-6B27-7A8359AC1AF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -33342,51 +47193,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
               <a:t>チャートライブラリ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
               </a:rPr>
-              <a:t>( 1/5 )</a:t>
+              <a:t>( 1/8 )</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D61303-6550-995D-AACF-5F6231CFD8A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395030" y="1038225"/>
             <a:ext cx="4210837" cy="1962683"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 7414"/>
             </a:avLst>
@@ -34751,51 +48602,51 @@
             </a:r>
             <a:endParaRPr lang="en-JP" sz="3200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4156009664"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E9F8061-DAA1-1858-2E5D-5F26B93AC829}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35296,51 +49147,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>チャートライブラリ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>( 2/5 )</a:t>
+              <a:t>( 2/8 )</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="テキスト ボックス 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DFD4817-5A5D-35A6-1A75-758AE801232B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9240879" y="5365640"/>
             <a:ext cx="3877728" cy="495108"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -35459,51 +49310,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3073157005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99F52ACC-0CF5-E0D5-641D-B3134151E670}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 22">
@@ -36043,51 +49894,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>チャートライブラリ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>( 3/5 )</a:t>
+              <a:t>( 3/8 )</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Chart 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79969C9-5BF6-909B-0A4E-AFD31226F5D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4290487107"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="665027" y="6069302"/>
           <a:ext cx="8100000" cy="3240000"/>
@@ -36173,51 +50024,51 @@
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="665027" y="1760384"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1464472251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13155FA8-BA06-3A56-7FDD-FE7F0E5C60DB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 22">
@@ -36490,51 +50341,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>ドーナツチャート</a:t>
+              <a:t>ドーナツグラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="テキスト ボックス 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E53A2298-8C97-ECD5-B72A-4B609FFF5644}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -36557,51 +50408,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>単一ラインチャート</a:t>
+              <a:t>単一折れ線グラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="テキスト ボックス 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285A95AE-2F71-E3A9-ACBF-2D4013BD6CF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -36691,236 +50542,236 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>複数ラインチャート</a:t>
+              <a:t>複数折れ線グラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Chart 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D1D598-31DB-824E-3002-41CA02F83C31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1473205976"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="9510879" y="6069302"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="テキスト ボックス 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E10676-2042-4E79-43B1-9E8F69EC9D64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="8566226" cy="833541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>チャートライブラリ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>( 4/5 )</a:t>
+              <a:t>( 4/8 )</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="20" name="Chart 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CED6320-4FFA-1E44-D077-80170B33D9C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="827866862"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="665027" y="1760384"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="21" name="Chart 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9642459A-50F8-8F9F-C834-448FA14A35B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542944085"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="665027" y="6069302"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="22" name="Chart 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194849C6-2024-81A4-0455-394782192B23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2405460217"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="9510879" y="1760384"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2261149590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDA374E7-B960-9363-DC78-E8C56F7A8539}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 22">
@@ -37185,59 +51036,63 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>積み上げ</a:t>
+            </a:r>
+            <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>マトリクス</a:t>
+              <a:t>面グラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="テキスト ボックス 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E95395-B0B8-6FD0-FDE2-4398B56BE505}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -37260,51 +51115,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>積み上げ面グラフ</a:t>
+              <a:t>単一面グラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="テキスト ボックス 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99C3A61A-F17A-AC8F-7259-553158EDED3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -37319,59 +51174,67 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>100%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0"/>
+              <a:t>積み上げ</a:t>
+            </a:r>
+            <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
               </a:rPr>
-              <a:t>テーブル</a:t>
+              <a:t>面グラフ</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="テキスト ボックス 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACAB4ABA-096E-B301-0281-94826C007336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -37386,4098 +51249,238 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="216000" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="457200" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" kern="0" dirty="0">
+                <a:latin typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>複数</a:t>
+            </a:r>
+            <a:r>
               <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
+                <a:latin typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>複合チャート</a:t>
+              <a:t>面グラフ</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1050" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
+              <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Chart 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163A54ED-5A56-C473-FE13-D6653D5B10CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2595116029"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3513511506"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="665027" y="1760384"/>
-[...27 lines deleted...]
-          <a:off x="665027" y="6069302"/>
+          <a:off x="9510879" y="1760384"/>
           <a:ext cx="8100000" cy="3240000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
-          </a:graphicData>
-[...3922 lines deleted...]
-            </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="テキスト ボックス 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC675F35-B195-9BCA-0AD4-1330EDB66FCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="8566226" cy="833541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="540000" tIns="414000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>チャートライブラリ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A1A1C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>( 5/5 )</a:t>
+              <a:t>( 5/8 )</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Chart 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230E6A10-0279-26E3-C5CE-0A3BD3CABE0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3825178629"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="9510879" y="6069302"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Chart 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F65FD69-37A1-888B-866C-9680F70FC80F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2147578575"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="665027" y="1760383"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="11" name="Chart 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1091DAB-196A-6D37-42C6-68293EE2FFF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4270369306"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="665027" y="6069302"/>
+          <a:ext cx="8100000" cy="3240000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3735708385"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="表紙・目次">
   <a:themeElements>
     <a:clrScheme name="ダッシュボード用基本パレット">
       <a:dk1>
         <a:srgbClr val="1A1A1C"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="D9D9D9"/>
@@ -42183,78 +52186,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100F3E38723E3823B4DA427DCA1B12F6EF1" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="af2bbba2928cf7128d83fcddce0bb538">
-[...2 lines deleted...]
-    <xsd:import namespace="739930dd-0d70-454c-8f32-33ce35570486"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004F4D2857BD4309418CEFA3897AF122E5" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="cac06e7c81a51ce668bae0d39730bd8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a3f8e4f3-d4ae-484b-b28c-37b066e1f2fa" xmlns:ns3="5719730b-978a-4c0c-ba68-2bb21d2ed03e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4fe5a477227c187fd4e7caa3a86b6b0" ns2:_="" ns3:_="">
+    <xsd:import namespace="a3f8e4f3-d4ae-484b-b28c-37b066e1f2fa"/>
+    <xsd:import namespace="5719730b-978a-4c0c-ba68-2bb21d2ed03e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6ba143bb-ecd2-4a42-a94f-e501bfddcda1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a3f8e4f3-d4ae-484b-b28c-37b066e1f2fa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e887751-6760-42ee-8103-2ba6b2d93047" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
@@ -42263,54 +52266,54 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="739930dd-0d70-454c-8f32-33ce35570486" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5719730b-978a-4c0c-ba68-2bb21d2ed03e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0b328ae1-c5bb-46d7-8783-2d886201dc64}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="739930dd-0d70-454c-8f32-33ce35570486">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{05100537-c6ef-4620-ab42-b566fa42cb56}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5719730b-978a-4c0c-ba68-2bb21d2ed03e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -42378,158 +52381,175 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a3f8e4f3-d4ae-484b-b28c-37b066e1f2fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5719730b-978a-4c0c-ba68-2bb21d2ed03e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC516BE8-7EB5-4B57-9200-808A069B8A67}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D8549E3-2583-4F70-9645-ECB77466360A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C3351E-B5CB-40E4-98D7-FCCD468A9C21}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A40BCF5A-9C21-4EF7-8D18-85D47C10781F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6ba143bb-ecd2-4a42-a94f-e501bfddcda1"/>
+    <ds:schemaRef ds:uri="739930dd-0d70-454c-8f32-33ce35570486"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A40BCF5A-9C21-4EF7-8D18-85D47C10781F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C3351E-B5CB-40E4-98D7-FCCD468A9C21}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>東京都_プロトタイプ作成キット_修正版</Template>
   <TotalTime></TotalTime>
-  <Words>302</Words>
+  <Words>374</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>ユーザー設定</PresentationFormat>
-  <Paragraphs>123</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>140</Paragraphs>
+  <Slides>12</Slides>
+  <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>游ゴシック</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Bahnschrift</vt:lpstr>
       <vt:lpstr>表紙・目次</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:creator>高畑 美寿樹</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_ActionId">
     <vt:lpwstr>649a3deb-e259-4848-80e7-30a3a86f2e5a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-    <vt:lpwstr>0x010100F3E38723E3823B4DA427DCA1B12F6EF1</vt:lpwstr>
+    <vt:lpwstr>0x0101004F4D2857BD4309418CEFA3897AF122E5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_Name">
     <vt:lpwstr>GTT Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_SiteId">
     <vt:lpwstr>9d3e2e69-df2b-4c53-bac1-dd09f0728a7d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_SetDate">
     <vt:lpwstr>2025-10-10T04:14:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_4434c97d-8ab1-48ff-a40e-6511b83ece5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
 </Properties>
 </file>